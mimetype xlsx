--- v0 (2026-04-26)
+++ v1 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra87a116bab934349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9c53d7c90c245c0955a9c94ebe0acce.psmdcp" Id="Rb10f609a08654159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a49cbdf5243408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52ce085a7d234c44895a8e4ca2e79a2b.psmdcp" Id="Rbe5eb563765b46f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>