--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a49cbdf5243408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52ce085a7d234c44895a8e4ca2e79a2b.psmdcp" Id="Rbe5eb563765b46f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037c158874a7416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58c8b11fe86d4439ba668f865cd887e8.psmdcp" Id="R1d73ddb6bb6445f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>