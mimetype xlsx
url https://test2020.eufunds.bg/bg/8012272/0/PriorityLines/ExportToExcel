--- v2 (2026-05-17)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037c158874a7416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58c8b11fe86d4439ba668f865cd887e8.psmdcp" Id="R1d73ddb6bb6445f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88b164b82504b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ab7ede9483445ed9319c260be42aee2.psmdcp" Id="Rf70a8ded75cb4b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>