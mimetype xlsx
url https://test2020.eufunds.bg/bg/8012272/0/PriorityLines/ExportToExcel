--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88b164b82504b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ab7ede9483445ed9319c260be42aee2.psmdcp" Id="Rf70a8ded75cb4b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4059a94297f486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef0d6744b0c044febcf0ce2e2114ed02.psmdcp" Id="R060ad3b72537419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>