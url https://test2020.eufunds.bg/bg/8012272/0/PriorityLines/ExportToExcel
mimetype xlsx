--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4059a94297f486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef0d6744b0c044febcf0ce2e2114ed02.psmdcp" Id="R060ad3b72537419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee2f30e2db7438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11334b12089b4d4d8e4b5f5f03895acb.psmdcp" Id="R935cc5e052b14a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>