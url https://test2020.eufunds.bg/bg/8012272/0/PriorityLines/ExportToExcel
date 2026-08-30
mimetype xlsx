--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee2f30e2db7438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11334b12089b4d4d8e4b5f5f03895acb.psmdcp" Id="R935cc5e052b14a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0d8ff74e064da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/650486e5a0144addb53781cc2590ab05.psmdcp" Id="Rd1de2b70d25a472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>