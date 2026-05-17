--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff2904f2b674a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbd065de80054c8f83f0eaa12cab2274.psmdcp" Id="R836854209de04b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c2494e3e9d4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4eaf42439c4e4f0dac7e32851eb54a6d.psmdcp" Id="R72dbf521aff94fc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>