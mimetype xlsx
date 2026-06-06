--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c2494e3e9d4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4eaf42439c4e4f0dac7e32851eb54a6d.psmdcp" Id="R72dbf521aff94fc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9d06ca67c34a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a77f2c3bc204585935303855a8c01cf.psmdcp" Id="Rfecec7869c6f4948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>