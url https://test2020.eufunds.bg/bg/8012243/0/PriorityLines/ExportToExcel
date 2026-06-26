--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9d06ca67c34a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a77f2c3bc204585935303855a8c01cf.psmdcp" Id="Rfecec7869c6f4948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4918a15a9b9541c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b4621e25d8247ca80378ee99b202651.psmdcp" Id="Reaf0691680f6454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>