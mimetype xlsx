--- v3 (2026-06-26)
+++ v4 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4918a15a9b9541c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b4621e25d8247ca80378ee99b202651.psmdcp" Id="Reaf0691680f6454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5252089168f447cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea9011b5fc844db9bd73176c3f19d8f5.psmdcp" Id="R08136dc01a464800" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>