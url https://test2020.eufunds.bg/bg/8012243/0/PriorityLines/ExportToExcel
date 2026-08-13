--- v4 (2026-07-23)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5252089168f447cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea9011b5fc844db9bd73176c3f19d8f5.psmdcp" Id="R08136dc01a464800" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8910317add6e47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cce9c0e1ad244e297c72df81bbc3f16.psmdcp" Id="Rb9f3da62a8824390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>