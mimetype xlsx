--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8910317add6e47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cce9c0e1ad244e297c72df81bbc3f16.psmdcp" Id="Rb9f3da62a8824390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81270868c7c246f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b6f5a0b74b84ea1b965d3eff31ed841.psmdcp" Id="Rad33b919661b4b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>