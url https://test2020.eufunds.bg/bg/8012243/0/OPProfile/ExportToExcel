--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb757b24d394cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bf05eda918a4d638585f54b5d91583a.psmdcp" Id="Rbde35eda44c147bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98923a970c148d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd5bb7db539b42fd8c552f7d104bef2a.psmdcp" Id="Ra63db5cb63a74297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>