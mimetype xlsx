--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98923a970c148d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd5bb7db539b42fd8c552f7d104bef2a.psmdcp" Id="Ra63db5cb63a74297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e59ca12e3584975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34f273bf5c7e4bc99468fbece0e6f347.psmdcp" Id="Re310562d2d144c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>