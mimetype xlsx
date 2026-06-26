--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e59ca12e3584975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34f273bf5c7e4bc99468fbece0e6f347.psmdcp" Id="Re310562d2d144c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f47dd36fbc34d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9981e74c117a41ee9f7c994e521d1c5f.psmdcp" Id="Rc65cd3c80aef411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>