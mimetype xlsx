--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f47dd36fbc34d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9981e74c117a41ee9f7c994e521d1c5f.psmdcp" Id="Rc65cd3c80aef411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40dc35ff1494a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a70157ab661433386620060f859def0.psmdcp" Id="R847e114221714837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>