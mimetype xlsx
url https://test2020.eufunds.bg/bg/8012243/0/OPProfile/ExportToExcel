--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40dc35ff1494a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a70157ab661433386620060f859def0.psmdcp" Id="R847e114221714837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1199f0c583004958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c74af8ed7b5c41e7812b3811f57c9f7d.psmdcp" Id="R81b7d78ed0fe4943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>