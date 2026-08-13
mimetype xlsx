--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1199f0c583004958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c74af8ed7b5c41e7812b3811f57c9f7d.psmdcp" Id="R81b7d78ed0fe4943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7e6826e23574688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fee98e4c6897457dbc66cf2985b30ccf.psmdcp" Id="R2b423c080e604f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>