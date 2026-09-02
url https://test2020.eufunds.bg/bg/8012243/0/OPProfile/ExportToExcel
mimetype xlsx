--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7e6826e23574688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fee98e4c6897457dbc66cf2985b30ccf.psmdcp" Id="R2b423c080e604f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f7ac043665428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba97fce9d16642c698b67ddec039ec98.psmdcp" Id="Re347fadc1a0e4e1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>