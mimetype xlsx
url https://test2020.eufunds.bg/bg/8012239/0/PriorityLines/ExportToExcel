--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e154b70bdd4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7aa7235a7c524446a0c518576c665ef7.psmdcp" Id="R20b58b6ccf4744b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f0487a17c04bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71ff68ad83284ab19d7581123646b81b.psmdcp" Id="Ra5faef0aa9aa4c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>