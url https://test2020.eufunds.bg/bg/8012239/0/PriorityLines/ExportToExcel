--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f0487a17c04bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71ff68ad83284ab19d7581123646b81b.psmdcp" Id="Ra5faef0aa9aa4c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b5783ce7f4c4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a04e3aa08fbc473abbcdbf332ac30c25.psmdcp" Id="Rcf78fc229a114427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>