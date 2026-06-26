--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b5783ce7f4c4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a04e3aa08fbc473abbcdbf332ac30c25.psmdcp" Id="Rcf78fc229a114427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1704ec7683004c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae6122d0a07b468ab29196dc08836f06.psmdcp" Id="R678c81e73ceb41d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>