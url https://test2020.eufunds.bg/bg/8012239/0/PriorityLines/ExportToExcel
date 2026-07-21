--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1704ec7683004c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae6122d0a07b468ab29196dc08836f06.psmdcp" Id="R678c81e73ceb41d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc76d3bd8bc42d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88e8e4ad59d544a8bd221e8a25cd2276.psmdcp" Id="R1255fb5c74d2454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>