--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc76d3bd8bc42d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88e8e4ad59d544a8bd221e8a25cd2276.psmdcp" Id="R1255fb5c74d2454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2afe28d1cad14526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3005eacc36994744bfd9d065acc35863.psmdcp" Id="Rf325f103f3914f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>