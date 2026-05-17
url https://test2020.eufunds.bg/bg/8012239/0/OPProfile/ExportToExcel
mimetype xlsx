--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef076f7d5a246b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fc5633d91144d7daa149bd7db8c1eba.psmdcp" Id="R7e13280c8dae4d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2401bb6a6a44dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e47f6d77409841a9ac9a75d3eb1eb08a.psmdcp" Id="R71f30e297e684de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>