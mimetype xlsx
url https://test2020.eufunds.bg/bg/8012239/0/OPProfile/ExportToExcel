--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2401bb6a6a44dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e47f6d77409841a9ac9a75d3eb1eb08a.psmdcp" Id="R71f30e297e684de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148574a5eaa444af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfdc499c564e4646aa82604b75d80ba4.psmdcp" Id="Re9f8ddc117224542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>