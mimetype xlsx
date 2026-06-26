--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148574a5eaa444af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfdc499c564e4646aa82604b75d80ba4.psmdcp" Id="Re9f8ddc117224542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93907b4f46da461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21da92ce60f441749cc5e2424b35428e.psmdcp" Id="R4869a794f6844b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>