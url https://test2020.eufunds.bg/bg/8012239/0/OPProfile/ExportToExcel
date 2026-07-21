--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93907b4f46da461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21da92ce60f441749cc5e2424b35428e.psmdcp" Id="R4869a794f6844b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6359dace88bb4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/472aaadd3b6e442b9367cb0c37753b73.psmdcp" Id="R634f643adc434a4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>