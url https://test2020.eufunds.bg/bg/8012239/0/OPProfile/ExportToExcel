--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6359dace88bb4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/472aaadd3b6e442b9367cb0c37753b73.psmdcp" Id="R634f643adc434a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15944e223b3a4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0440bbacd3ad4ce5b9c86c1e9961a9bc.psmdcp" Id="R03467f2e02134220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>