--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb1b9c8908a4f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc59dadda7b642e4a22b74b4ac1d43d4.psmdcp" Id="R2e1666b800d14b09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref41031d40da4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ef3b81cebfe46d3a3dbe51b3c296528.psmdcp" Id="R2b377c9cc9ad4f81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>