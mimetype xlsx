--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref41031d40da4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ef3b81cebfe46d3a3dbe51b3c296528.psmdcp" Id="R2b377c9cc9ad4f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re043f7b1eed04400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a37e82cea4724dd7876819a8973a60d1.psmdcp" Id="R7b6eb3169fce488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>