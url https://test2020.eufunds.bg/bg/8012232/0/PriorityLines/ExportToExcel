--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re043f7b1eed04400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a37e82cea4724dd7876819a8973a60d1.psmdcp" Id="R7b6eb3169fce488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e41f0ba0e04e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bca15eb0270b447bb864fdb68ffc827b.psmdcp" Id="R4047cdd4ef474e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>