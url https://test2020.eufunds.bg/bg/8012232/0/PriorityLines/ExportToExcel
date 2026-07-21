--- v3 (2026-06-06)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e41f0ba0e04e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bca15eb0270b447bb864fdb68ffc827b.psmdcp" Id="R4047cdd4ef474e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d54b71474854cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8b8e531983c45dbab852f779fa04238.psmdcp" Id="R37c6c264cc62493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>