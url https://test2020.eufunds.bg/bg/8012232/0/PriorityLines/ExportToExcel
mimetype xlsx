--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d54b71474854cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8b8e531983c45dbab852f779fa04238.psmdcp" Id="R37c6c264cc62493a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d03803a86994705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5001f5ac5131400da8c46fe739e38470.psmdcp" Id="R67cf5586e8394c13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>