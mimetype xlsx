--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d03803a86994705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5001f5ac5131400da8c46fe739e38470.psmdcp" Id="R67cf5586e8394c13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2341053e6f5046c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c77cc22d07b4a63af5fd63801cb7921.psmdcp" Id="Rd680111184124d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>