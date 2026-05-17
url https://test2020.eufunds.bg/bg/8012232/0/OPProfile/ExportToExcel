--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0f0666eb524d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f7cb478afa44a1b9a97fd9e0b5b63fb.psmdcp" Id="R2cf7b614411d4f47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73dc46bd8b31403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/739a6ab23dcf43028ed6aa8d87f6fa5b.psmdcp" Id="R9e124200ec294cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>