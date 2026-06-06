--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73dc46bd8b31403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/739a6ab23dcf43028ed6aa8d87f6fa5b.psmdcp" Id="R9e124200ec294cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7173e40a72124bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bf3cbb6a9d34d7d9eb7688679385158.psmdcp" Id="R465e7895b70e4c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>