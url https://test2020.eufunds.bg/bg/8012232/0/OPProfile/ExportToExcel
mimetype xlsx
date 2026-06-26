--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7173e40a72124bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bf3cbb6a9d34d7d9eb7688679385158.psmdcp" Id="R465e7895b70e4c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ee1609c07c4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/239689be595a434c911be3139e616ef3.psmdcp" Id="R54a654fcd5a746d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>