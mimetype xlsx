--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ee1609c07c4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/239689be595a434c911be3139e616ef3.psmdcp" Id="R54a654fcd5a746d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a9b0df0bbe489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e804eb6581d479f852399f273b0c364.psmdcp" Id="R43fe22d1bb9644ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>