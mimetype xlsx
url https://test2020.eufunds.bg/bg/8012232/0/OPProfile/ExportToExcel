--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a9b0df0bbe489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e804eb6581d479f852399f273b0c364.psmdcp" Id="R43fe22d1bb9644ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82584bd27c514eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9209be3c77a4aaab26be84010063ebb.psmdcp" Id="R4f390aaa06764759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>