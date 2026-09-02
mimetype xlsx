--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82584bd27c514eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9209be3c77a4aaab26be84010063ebb.psmdcp" Id="R4f390aaa06764759" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R034e9108fd494f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ffaa6597c37d4ca0b744fe4849eaafdf.psmdcp" Id="Rc2004a6f8eb848cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>