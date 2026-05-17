--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87cb33406b864d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d999962447b44e1095b97f30fd1e9bce.psmdcp" Id="Rdb24e61119a14c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6530683c584e40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6929b9dbba21402ca425a7cfe180651f.psmdcp" Id="R302b72b3944244e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>