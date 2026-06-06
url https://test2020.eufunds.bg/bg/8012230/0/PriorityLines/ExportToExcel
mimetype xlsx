--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6530683c584e40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6929b9dbba21402ca425a7cfe180651f.psmdcp" Id="R302b72b3944244e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7488ab9884d46df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e51e71af5bf44ddca2b9c50f45d91a0a.psmdcp" Id="R5d796b6ad9354fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>