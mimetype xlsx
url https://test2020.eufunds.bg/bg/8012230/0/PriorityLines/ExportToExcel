--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7488ab9884d46df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e51e71af5bf44ddca2b9c50f45d91a0a.psmdcp" Id="R5d796b6ad9354fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c123c499e14462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b035e926b31c48fe9e661ccf6e692e77.psmdcp" Id="R64446600dcd74bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>