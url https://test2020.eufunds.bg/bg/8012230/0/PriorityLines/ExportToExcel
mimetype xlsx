--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c123c499e14462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b035e926b31c48fe9e661ccf6e692e77.psmdcp" Id="R64446600dcd74bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc338abf24ec44d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7afd74ecf4884953a64af3220dd13a35.psmdcp" Id="R42845d56868e4fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>