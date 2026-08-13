--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc338abf24ec44d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7afd74ecf4884953a64af3220dd13a35.psmdcp" Id="R42845d56868e4fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b429aaa5b44022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7433a72ee32f4de6b43c494901e3ff36.psmdcp" Id="Rb56d655d2b1b48b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>