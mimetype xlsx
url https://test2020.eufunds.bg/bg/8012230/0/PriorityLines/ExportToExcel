--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b429aaa5b44022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7433a72ee32f4de6b43c494901e3ff36.psmdcp" Id="Rb56d655d2b1b48b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d286e56ced4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/552060b288664d0a98bdcea21a863cfe.psmdcp" Id="R4f512cfaaa5f4812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>