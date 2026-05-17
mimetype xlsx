--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c462def4fd4ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96048219cf384976a3fe6b5a688fe001.psmdcp" Id="R1214fd19f6324b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375deaf9fbf543db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bee1a6f123fe4b29b446354423b9cc59.psmdcp" Id="R74c518f1116045a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>