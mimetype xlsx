--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375deaf9fbf543db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bee1a6f123fe4b29b446354423b9cc59.psmdcp" Id="R74c518f1116045a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40465cbc10a241dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c5bf4a1c3034c408a764174f33a86c1.psmdcp" Id="Rb8781c7b673c49d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>