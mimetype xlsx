--- v2 (2026-06-06)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40465cbc10a241dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c5bf4a1c3034c408a764174f33a86c1.psmdcp" Id="Rb8781c7b673c49d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96252f5391ff4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d4a8bac77e447d1a252e3dc2326868e.psmdcp" Id="R46de2472e4ef4757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>