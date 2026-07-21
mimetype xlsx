--- v3 (2026-06-27)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96252f5391ff4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d4a8bac77e447d1a252e3dc2326868e.psmdcp" Id="R46de2472e4ef4757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738ddc4d583247b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/332222cebcd24382ad17ab5bd6a392ac.psmdcp" Id="Rf68d6af3cac54597" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>