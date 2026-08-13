--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738ddc4d583247b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/332222cebcd24382ad17ab5bd6a392ac.psmdcp" Id="Rf68d6af3cac54597" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree338efb147d4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3773a1319bba4bd7ae89d1dacf50f925.psmdcp" Id="Ra9ccd35345f9474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>