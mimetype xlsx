--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree338efb147d4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3773a1319bba4bd7ae89d1dacf50f925.psmdcp" Id="Ra9ccd35345f9474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c508f1605404850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2fc21a504604c35b2b2aaff0fecfae6.psmdcp" Id="Rbc9f8ce4ca404040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>