--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f688aa3c28b4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d26d42ac300d417cb62257fd2778066d.psmdcp" Id="R3432e3aabc4a40b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e2a5843df24ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13ba4513fd5f41f5832f640befdf10ac.psmdcp" Id="Rc39d93fd7b314282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>