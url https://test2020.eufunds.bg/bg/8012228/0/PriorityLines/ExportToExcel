--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e2a5843df24ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13ba4513fd5f41f5832f640befdf10ac.psmdcp" Id="Rc39d93fd7b314282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72efd1caa444632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29155e7eecc04c33944ba78072e7c7c5.psmdcp" Id="R03edceaa2c6c4715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>