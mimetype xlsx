--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72efd1caa444632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29155e7eecc04c33944ba78072e7c7c5.psmdcp" Id="R03edceaa2c6c4715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re664c7acff304c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/864864269dcd4dec89e4daf55006af20.psmdcp" Id="R2c1708b0b05b4dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>