--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re664c7acff304c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/864864269dcd4dec89e4daf55006af20.psmdcp" Id="R2c1708b0b05b4dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b0199fedf34504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/765b497686724cdf80975d10aeeae75e.psmdcp" Id="Ra2a5b233944b4423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>