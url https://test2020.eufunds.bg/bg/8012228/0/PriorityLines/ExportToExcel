--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b0199fedf34504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/765b497686724cdf80975d10aeeae75e.psmdcp" Id="Ra2a5b233944b4423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddc540699c42412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f265f289ea14c398e24bda7340962b7.psmdcp" Id="R7e389df47a104298" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>