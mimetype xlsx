--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddc540699c42412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f265f289ea14c398e24bda7340962b7.psmdcp" Id="R7e389df47a104298" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R357c7f60899d4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ccd0d7637fa4653885ac726edee1868.psmdcp" Id="R50457b7abff545d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>