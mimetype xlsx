--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd95a7a9bcf594867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45d576b715e044afbf58288b7d94bd7a.psmdcp" Id="R1bfc57fb00a1425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8c60032aca4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2214291a8c5d427c88c087785cbae905.psmdcp" Id="Rfef35da33fe04d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>