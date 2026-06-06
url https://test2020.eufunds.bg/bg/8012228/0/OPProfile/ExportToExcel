--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8c60032aca4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2214291a8c5d427c88c087785cbae905.psmdcp" Id="Rfef35da33fe04d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe05a45bef684006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab5d8b2fb425465cb1d5d1c939c9d631.psmdcp" Id="Ra29d24dcf8aa444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>