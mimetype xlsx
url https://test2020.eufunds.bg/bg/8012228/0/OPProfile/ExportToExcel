--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe05a45bef684006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab5d8b2fb425465cb1d5d1c939c9d631.psmdcp" Id="Ra29d24dcf8aa444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a0766f5ac74259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24789c48d2b0473991e7bf0d8bd9ffbb.psmdcp" Id="R363512aedb324886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>