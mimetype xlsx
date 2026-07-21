--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a0766f5ac74259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24789c48d2b0473991e7bf0d8bd9ffbb.psmdcp" Id="R363512aedb324886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa91aee510c401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55db73d83c3c422eb1a5769c2d04a458.psmdcp" Id="R554e570874f449a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>