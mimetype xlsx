--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa91aee510c401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55db73d83c3c422eb1a5769c2d04a458.psmdcp" Id="R554e570874f449a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd77f4cf4474398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/193bb200e78a44f3bf4f1f882d8a794d.psmdcp" Id="Rfba783721c6e48ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>