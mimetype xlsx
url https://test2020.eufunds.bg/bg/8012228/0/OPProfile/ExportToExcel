--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd77f4cf4474398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/193bb200e78a44f3bf4f1f882d8a794d.psmdcp" Id="Rfba783721c6e48ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ffa54e905a492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa0e6f86ab954de29cdea80a1a1694de.psmdcp" Id="Rb4b2a4210f91489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>