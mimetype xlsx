--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204327d348ac4fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e4afd44a1a940f9a81898a5d7d04dd9.psmdcp" Id="Re1bfd1b1ab464a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4d67a708364fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39ee29874ebe4ff59927f12cc3015d6d.psmdcp" Id="R0256f4e922454a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>