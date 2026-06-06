--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4d67a708364fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39ee29874ebe4ff59927f12cc3015d6d.psmdcp" Id="R0256f4e922454a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbfd6b2258974359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee37474b91e4457386def0fb101851c8.psmdcp" Id="R4d4c3eaece914a38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>