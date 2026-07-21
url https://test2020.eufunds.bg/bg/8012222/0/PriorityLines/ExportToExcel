--- v2 (2026-06-06)
+++ v3 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbfd6b2258974359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee37474b91e4457386def0fb101851c8.psmdcp" Id="R4d4c3eaece914a38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be31c3269f14e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d57996348c5a4f8385b92d33963f3081.psmdcp" Id="R193e0509a2794732" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>