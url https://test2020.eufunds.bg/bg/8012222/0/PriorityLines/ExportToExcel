--- v3 (2026-07-21)
+++ v4 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be31c3269f14e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d57996348c5a4f8385b92d33963f3081.psmdcp" Id="R193e0509a2794732" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83dfb9d180074c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7af391e08f4440708068614ab7d3b1c9.psmdcp" Id="R310f05a0e0664dab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>