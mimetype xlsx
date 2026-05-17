--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ddc3195e8d041c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47db84c6c5314e499b8d4f02364e63f8.psmdcp" Id="R0129309dc3b04bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf927615ff63048f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b66d0e8c829442bbae4d043aae19e38e.psmdcp" Id="Rdda7bae658f443c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>