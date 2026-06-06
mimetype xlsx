--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf927615ff63048f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b66d0e8c829442bbae4d043aae19e38e.psmdcp" Id="Rdda7bae658f443c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa699e64a2cd4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1883f762a18845389e1d972f4f380d4e.psmdcp" Id="Reefcb99622474de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>