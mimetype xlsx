--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa699e64a2cd4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1883f762a18845389e1d972f4f380d4e.psmdcp" Id="Reefcb99622474de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4043ac647b4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71c260e15aa5426782b368c4c5ce9b2f.psmdcp" Id="Rf9d6d546a0544aa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>