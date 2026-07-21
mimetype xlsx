--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4043ac647b4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71c260e15aa5426782b368c4c5ce9b2f.psmdcp" Id="Rf9d6d546a0544aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a1ea6c5c0d438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ae841bc2bc94529846b90e0b4f1c618.psmdcp" Id="R932aea38613b4168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>