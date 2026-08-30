--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a1ea6c5c0d438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ae841bc2bc94529846b90e0b4f1c618.psmdcp" Id="R932aea38613b4168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7caabe2799634b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9b4edcd50044657843b771a1c408771.psmdcp" Id="Rfcdf5d01cfa14354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>