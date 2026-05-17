--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c17625efb44b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71569f9b4e10480d86749cb681662dce.psmdcp" Id="R9d49cc65abf94ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56cd9430c03b4a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbe5797079d14cd5988da936a890da53.psmdcp" Id="Ra87eb712800944ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>