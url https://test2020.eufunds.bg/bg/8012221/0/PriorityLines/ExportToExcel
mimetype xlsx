--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56cd9430c03b4a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbe5797079d14cd5988da936a890da53.psmdcp" Id="Ra87eb712800944ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca19b7895f40422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e70c57a10cd641e1811259f77be1c991.psmdcp" Id="Rbab44407299d47cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>