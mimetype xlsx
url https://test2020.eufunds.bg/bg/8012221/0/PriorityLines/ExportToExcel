--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca19b7895f40422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e70c57a10cd641e1811259f77be1c991.psmdcp" Id="Rbab44407299d47cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a3738094aa4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87d22a7f2f1a46209a227225e3c5f810.psmdcp" Id="R0a207f3f9a8d4f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>