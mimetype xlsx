--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a3738094aa4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87d22a7f2f1a46209a227225e3c5f810.psmdcp" Id="R0a207f3f9a8d4f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d3a14866834b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/883ba6fa0cb5493c9f29df8a0086a9bd.psmdcp" Id="Rc409528c2010470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>