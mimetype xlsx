--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d3a14866834b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/883ba6fa0cb5493c9f29df8a0086a9bd.psmdcp" Id="Rc409528c2010470a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00c9720a2c4489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5d38d6bb91549c59702a09dbc889aaf.psmdcp" Id="R539e9d0b93e44694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>