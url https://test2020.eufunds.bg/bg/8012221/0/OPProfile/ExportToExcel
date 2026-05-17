--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8922c16c7a2346c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06d96f4ca4ea4d39a8df03f23751f3dd.psmdcp" Id="Rea09c19b66304747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b59b7f3f2c4538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94cb7fa8d11e4113a5131e2a9e8535d4.psmdcp" Id="R1f0af83b7521409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>