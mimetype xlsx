--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b59b7f3f2c4538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94cb7fa8d11e4113a5131e2a9e8535d4.psmdcp" Id="R1f0af83b7521409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26979efaef6f48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41b684afb46341feb609d633c8753517.psmdcp" Id="R98e6bd52101449a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>