--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26979efaef6f48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41b684afb46341feb609d633c8753517.psmdcp" Id="R98e6bd52101449a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re22990709dcc4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d77223656fed4268855c3aae473b7321.psmdcp" Id="R2084ba94c5094959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>