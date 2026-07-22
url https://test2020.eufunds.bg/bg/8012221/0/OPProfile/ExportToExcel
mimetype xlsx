--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re22990709dcc4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d77223656fed4268855c3aae473b7321.psmdcp" Id="R2084ba94c5094959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ac559e985241e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0520f5c2541b4ea7b04f01c2b797d5df.psmdcp" Id="Rfdbe241110c54be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>