--- v4 (2026-07-22)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ac559e985241e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0520f5c2541b4ea7b04f01c2b797d5df.psmdcp" Id="Rfdbe241110c54be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d703d04b5143cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55d52488ec5e41b190bbf4f8318ac01e.psmdcp" Id="Rc9d6faf0c5644559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>