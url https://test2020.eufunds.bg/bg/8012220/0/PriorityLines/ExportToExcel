--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607ec749c6134591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1b57f846f404474a26fb1bbd6ec98de.psmdcp" Id="Rc6cd6c015b7f4753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260fdcebf4ed4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f4f46e97ad0426ba055ecd2ed160149.psmdcp" Id="R9196bd778e724249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>