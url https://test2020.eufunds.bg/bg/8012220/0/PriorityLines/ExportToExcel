--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260fdcebf4ed4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f4f46e97ad0426ba055ecd2ed160149.psmdcp" Id="R9196bd778e724249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76dc448f82d4471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a8712f72ecb4f2695eea7cf3097f88e.psmdcp" Id="R157c53a56c064bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>