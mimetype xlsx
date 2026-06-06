--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76dc448f82d4471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a8712f72ecb4f2695eea7cf3097f88e.psmdcp" Id="R157c53a56c064bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde570ea79504ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa58c8d23e18414da6adfc46a8538d8c.psmdcp" Id="Ra28ede7d9c2b491b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>