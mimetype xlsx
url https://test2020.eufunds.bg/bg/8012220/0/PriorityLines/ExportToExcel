--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde570ea79504ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa58c8d23e18414da6adfc46a8538d8c.psmdcp" Id="Ra28ede7d9c2b491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27257c4b73dc44d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/060f582bb1c242c2b54f3749b35ef8ca.psmdcp" Id="R7562e491c3904a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>