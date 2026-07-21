--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27257c4b73dc44d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/060f582bb1c242c2b54f3749b35ef8ca.psmdcp" Id="R7562e491c3904a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7626619109664b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59a26e90ab3a4b82b728bfda686b58bc.psmdcp" Id="R6edc0cf00f0d44d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>