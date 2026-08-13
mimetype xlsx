--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7626619109664b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59a26e90ab3a4b82b728bfda686b58bc.psmdcp" Id="R6edc0cf00f0d44d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4f7eb40b1c4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7757c13e9dad46ea970f1f5d4a5d9e77.psmdcp" Id="Rf667a356d8774947" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>