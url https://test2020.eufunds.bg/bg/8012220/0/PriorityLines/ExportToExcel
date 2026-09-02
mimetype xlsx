--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4f7eb40b1c4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7757c13e9dad46ea970f1f5d4a5d9e77.psmdcp" Id="Rf667a356d8774947" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4af87022af49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/515476c7cf5d4ba9bd7107fb629c2fd9.psmdcp" Id="Rd3a62d2e0f4a42b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>