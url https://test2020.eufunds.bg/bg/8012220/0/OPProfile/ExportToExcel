--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8271b85f233e46f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4db263cd3d346ca85817008ab152fcd.psmdcp" Id="R7adf228223ad480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R942a7a7183c940a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04810bfd4e0a4d4da7724aa8618b89ad.psmdcp" Id="R32d54d513b124825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>