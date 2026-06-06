--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R942a7a7183c940a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04810bfd4e0a4d4da7724aa8618b89ad.psmdcp" Id="R32d54d513b124825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a235128accf4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f02dda8c430496199b75c4fd7c1f7ba.psmdcp" Id="R354befa6388e4e71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>