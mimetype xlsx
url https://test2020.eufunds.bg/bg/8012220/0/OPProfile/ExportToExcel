--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a235128accf4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f02dda8c430496199b75c4fd7c1f7ba.psmdcp" Id="R354befa6388e4e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97f884c208a4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f76494874894850b4c8a6ffbb5d5bd8.psmdcp" Id="Re45c6e2e7a0b4474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>