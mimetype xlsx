--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97f884c208a4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f76494874894850b4c8a6ffbb5d5bd8.psmdcp" Id="Re45c6e2e7a0b4474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac25b1e89c354c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a57310b4ce5c4aa4b30491430eb4ef6e.psmdcp" Id="Rb87ca2931ffe4312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>