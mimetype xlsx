--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac25b1e89c354c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a57310b4ce5c4aa4b30491430eb4ef6e.psmdcp" Id="Rb87ca2931ffe4312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5dcb74eda148a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c04a3a3e4f344ad5b15feec348368eea.psmdcp" Id="R8535ea0e5e824c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>