--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5dcb74eda148a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c04a3a3e4f344ad5b15feec348368eea.psmdcp" Id="R8535ea0e5e824c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d1c1aa4dac4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a48cc77edc814e52b399bcf4154920cd.psmdcp" Id="R023e074561e44314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>