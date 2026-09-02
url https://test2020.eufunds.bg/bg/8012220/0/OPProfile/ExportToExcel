--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d1c1aa4dac4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a48cc77edc814e52b399bcf4154920cd.psmdcp" Id="R023e074561e44314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra232822200fd42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/180074efea3745c6843ddff044ba1397.psmdcp" Id="Rdcc1094847104796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>