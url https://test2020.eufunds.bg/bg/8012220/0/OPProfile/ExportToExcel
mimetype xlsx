--- v6 (2026-08-13)
+++ v7 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d1c1aa4dac4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a48cc77edc814e52b399bcf4154920cd.psmdcp" Id="R023e074561e44314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf308cf0aded04a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e658323c973f4e7f88631b86411af655.psmdcp" Id="R7c9d165336ac469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>