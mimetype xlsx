--- v7 (2026-08-13)
+++ v8 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf308cf0aded04a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e658323c973f4e7f88631b86411af655.psmdcp" Id="R7c9d165336ac469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra232822200fd42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/180074efea3745c6843ddff044ba1397.psmdcp" Id="Rdcc1094847104796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>