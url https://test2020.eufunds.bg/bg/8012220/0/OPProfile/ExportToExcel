--- v8 (2026-09-02)
+++ v9 (2026-09-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra232822200fd42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/180074efea3745c6843ddff044ba1397.psmdcp" Id="Rdcc1094847104796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a20ba4486b54105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2da650b236c24d5483a1bbc541a73239.psmdcp" Id="Rb9c711dfeeea4825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>