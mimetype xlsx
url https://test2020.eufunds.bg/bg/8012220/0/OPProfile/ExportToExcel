--- v9 (2026-09-23)
+++ v10 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a20ba4486b54105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2da650b236c24d5483a1bbc541a73239.psmdcp" Id="Rb9c711dfeeea4825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c83b42631ed4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa886ee6c7344e54bfd833709134f967.psmdcp" Id="R1ad55a13b90c4046" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>