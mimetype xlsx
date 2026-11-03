--- v10 (2026-10-14)
+++ v11 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c83b42631ed4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa886ee6c7344e54bfd833709134f967.psmdcp" Id="R1ad55a13b90c4046" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646d394cd8ec4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71d82d59b92040e3a3384ef67a82ed15.psmdcp" Id="Rbb96934d80d54727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>