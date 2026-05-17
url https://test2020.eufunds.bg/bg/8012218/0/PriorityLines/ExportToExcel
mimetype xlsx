--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24cf79c9d8bf40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a866fe6848f9448c933fa7e96519d86d.psmdcp" Id="R82150322bf274bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R617e6de248ec4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b73eff5dd0e42e4b40a2ecaf13abe87.psmdcp" Id="Rbfc9185b8a2a45e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>