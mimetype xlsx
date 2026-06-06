--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R617e6de248ec4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b73eff5dd0e42e4b40a2ecaf13abe87.psmdcp" Id="Rbfc9185b8a2a45e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Read8d2359f454982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6411e1b27314b66add7cdfbdbdb835e.psmdcp" Id="R539e1afcca194995" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>