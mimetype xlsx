--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Read8d2359f454982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6411e1b27314b66add7cdfbdbdb835e.psmdcp" Id="R539e1afcca194995" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b578eec1e5f44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f63485f28394f49816e215141a0924a.psmdcp" Id="R8fd253d2d9764521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>