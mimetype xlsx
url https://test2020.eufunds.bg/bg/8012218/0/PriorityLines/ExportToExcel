--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b578eec1e5f44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f63485f28394f49816e215141a0924a.psmdcp" Id="R8fd253d2d9764521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54668bd9c2314b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/604dd0dd7fc5491fa45690e30c563170.psmdcp" Id="Ra217a2c7b2d44871" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>