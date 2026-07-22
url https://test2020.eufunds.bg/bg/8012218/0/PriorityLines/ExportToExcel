--- v4 (2026-07-21)
+++ v5 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54668bd9c2314b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/604dd0dd7fc5491fa45690e30c563170.psmdcp" Id="Ra217a2c7b2d44871" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re663a79fde19424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dd8080d14a145fb92ee4a42369301ee.psmdcp" Id="R60dd3e3a14a14732" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>