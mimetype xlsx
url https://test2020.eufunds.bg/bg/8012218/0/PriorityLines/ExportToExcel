--- v5 (2026-07-22)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re663a79fde19424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dd8080d14a145fb92ee4a42369301ee.psmdcp" Id="R60dd3e3a14a14732" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a621e849770467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f552435d0d6a4199a8e120c2dea8e9f2.psmdcp" Id="R10ba7f6d30994afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>