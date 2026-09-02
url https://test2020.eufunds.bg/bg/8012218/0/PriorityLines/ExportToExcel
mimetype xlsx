--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a621e849770467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f552435d0d6a4199a8e120c2dea8e9f2.psmdcp" Id="R10ba7f6d30994afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dbe061e49c244f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4cb2cb27d174271a8b6e8f574dc0c50.psmdcp" Id="Rd551c9d1899247e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>