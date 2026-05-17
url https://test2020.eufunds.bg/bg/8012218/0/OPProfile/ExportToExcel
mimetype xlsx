--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra253eaf6c33a4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72d62ac0016148daae45dfdb4e8fc816.psmdcp" Id="R46b4404b1e604bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94e7de2001648c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba8a06788f084d8cbba5d9d27261c758.psmdcp" Id="R34fd94c2defe4d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>