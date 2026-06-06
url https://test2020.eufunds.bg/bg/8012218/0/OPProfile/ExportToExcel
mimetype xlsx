--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94e7de2001648c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba8a06788f084d8cbba5d9d27261c758.psmdcp" Id="R34fd94c2defe4d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb572d845017a47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/388027c479ee44d48587032dc2261054.psmdcp" Id="Rbc6f4c90607c4a22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>