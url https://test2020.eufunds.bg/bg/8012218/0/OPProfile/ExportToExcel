--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb572d845017a47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/388027c479ee44d48587032dc2261054.psmdcp" Id="Rbc6f4c90607c4a22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af550a11f304813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f39f998c7ddf426bb76c2c3a6bb39cb7.psmdcp" Id="R9c9b00469a21439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>