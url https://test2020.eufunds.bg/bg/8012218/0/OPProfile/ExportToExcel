--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af550a11f304813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f39f998c7ddf426bb76c2c3a6bb39cb7.psmdcp" Id="R9c9b00469a21439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954f227477284110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bce8a1981eb14232b26a75410d765177.psmdcp" Id="R5c865c56ad484696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>