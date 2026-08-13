--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954f227477284110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bce8a1981eb14232b26a75410d765177.psmdcp" Id="R5c865c56ad484696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb382351cbb9a4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a014e4c1b02f4411a71d791c0086432a.psmdcp" Id="R2c6a183d12ab4cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>