--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb382351cbb9a4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a014e4c1b02f4411a71d791c0086432a.psmdcp" Id="R2c6a183d12ab4cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R686c884c12cc4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39cccc63a7894143bb21add0ef9c79ab.psmdcp" Id="Rcba64d01ae6e4fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>