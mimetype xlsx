--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb27a94ce1242f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0604d164b28449119760d43acd6c4deb.psmdcp" Id="Raa4b1c12cbf7400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd443e0fadf7a4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed92552bad4948a095f40e370d9e2009.psmdcp" Id="R4c81140e8722472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>