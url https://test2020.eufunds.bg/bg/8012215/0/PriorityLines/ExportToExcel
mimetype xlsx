--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd443e0fadf7a4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed92552bad4948a095f40e370d9e2009.psmdcp" Id="R4c81140e8722472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e389f5097c64d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/387ef97397824504b04966a69f7bec4d.psmdcp" Id="Raa6840d6e64d4465" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>