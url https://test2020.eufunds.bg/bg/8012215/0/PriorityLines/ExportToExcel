--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e389f5097c64d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/387ef97397824504b04966a69f7bec4d.psmdcp" Id="Raa6840d6e64d4465" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d916525f0ca4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33b905ba5b3f4afc906459760f89fc38.psmdcp" Id="R4795941a983e4eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>