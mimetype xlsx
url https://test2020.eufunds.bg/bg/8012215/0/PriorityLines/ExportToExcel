--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d916525f0ca4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33b905ba5b3f4afc906459760f89fc38.psmdcp" Id="R4795941a983e4eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1994c037adec42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ec7271e9108403eb3094207ff908b74.psmdcp" Id="R641154fb82ed4db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>