--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1994c037adec42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ec7271e9108403eb3094207ff908b74.psmdcp" Id="R641154fb82ed4db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23295deab07c4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd622d8ad31d42b4a8b3e57a6b478256.psmdcp" Id="Raf7a47934c1d44fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>