--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23295deab07c4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd622d8ad31d42b4a8b3e57a6b478256.psmdcp" Id="Raf7a47934c1d44fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de14e5aca16424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07f88f09d139440dbe018030bb7c14a7.psmdcp" Id="Rfed0039ceb794286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>