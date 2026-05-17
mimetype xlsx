--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95a8ea70e6f4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/443f6373cddb4ac19176c4a41ada7338.psmdcp" Id="Rc7794ddd529942b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90ab449ae144bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53aba1c51c1f482aa158d88dae480275.psmdcp" Id="R61d20cd46f4d4694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>