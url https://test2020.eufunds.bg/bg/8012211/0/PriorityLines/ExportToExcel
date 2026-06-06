--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90ab449ae144bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53aba1c51c1f482aa158d88dae480275.psmdcp" Id="R61d20cd46f4d4694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b942ef38c1c419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24b8d95c8b1a4685aed4867f272e388f.psmdcp" Id="R385e7ea69b714041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>