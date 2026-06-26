--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b942ef38c1c419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24b8d95c8b1a4685aed4867f272e388f.psmdcp" Id="R385e7ea69b714041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dfe64306d14882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b424cd96adfd4744be0fc45b3c8b9698.psmdcp" Id="R27822007300c48ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>