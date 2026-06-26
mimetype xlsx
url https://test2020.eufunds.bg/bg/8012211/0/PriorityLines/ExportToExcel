--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dfe64306d14882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b424cd96adfd4744be0fc45b3c8b9698.psmdcp" Id="R27822007300c48ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb380bb36413e4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4aab201e20634c4e94b0d8ece6c2f318.psmdcp" Id="Rfd1e142717fd4339" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>