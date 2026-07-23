--- v4 (2026-06-26)
+++ v5 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb380bb36413e4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4aab201e20634c4e94b0d8ece6c2f318.psmdcp" Id="Rfd1e142717fd4339" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a88bd596e1f4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a2d67a33abe44c38f1e1b525096d2fb.psmdcp" Id="Ra7648b1745fd483e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -757,63 +757,63 @@
       </x:c>
       <x:c r="K6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>281569.11</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>281569.11</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>0</x:v>
+        <x:v>17895.22</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>0</x:v>
+        <x:v>17895.22</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>0</x:v>
+        <x:v>6.36</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>330537.51</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8" s="9">