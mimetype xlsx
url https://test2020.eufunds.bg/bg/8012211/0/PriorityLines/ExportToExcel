--- v5 (2026-07-23)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a88bd596e1f4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a2d67a33abe44c38f1e1b525096d2fb.psmdcp" Id="Ra7648b1745fd483e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9393e273bbb4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d622d8cd53924b27a4ce45fa36b4cbad.psmdcp" Id="R9f1ff70228044751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>