--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fbb04a39a504879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1ad4814d22b46d4b2f4b7daa30a1a6c.psmdcp" Id="R1cb400e389db4bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d34c57eb14542f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a359a0cc2fe04f7b9ed5b41cbab8cbd8.psmdcp" Id="R185d8b6225b2490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>