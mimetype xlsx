--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d34c57eb14542f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a359a0cc2fe04f7b9ed5b41cbab8cbd8.psmdcp" Id="R185d8b6225b2490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree2b51db68354a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18f246c1e40342b2b43137108b9fcb8b.psmdcp" Id="Rb4650711a2c84a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>