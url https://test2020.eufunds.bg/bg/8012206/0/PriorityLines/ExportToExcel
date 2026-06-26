--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree2b51db68354a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18f246c1e40342b2b43137108b9fcb8b.psmdcp" Id="Rb4650711a2c84a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb57650da164774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b247795e5704fc1815939e0eadd6c06.psmdcp" Id="Re2aa53c2d0cd4f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>