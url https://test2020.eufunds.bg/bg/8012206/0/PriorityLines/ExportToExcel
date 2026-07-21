--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb57650da164774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b247795e5704fc1815939e0eadd6c06.psmdcp" Id="Re2aa53c2d0cd4f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8d79d83e284328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/289147a7dbd54c80ae52e4bfe828dbaa.psmdcp" Id="R7bd13c8037994b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>