--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8d79d83e284328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/289147a7dbd54c80ae52e4bfe828dbaa.psmdcp" Id="R7bd13c8037994b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7272dee97ee04725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aece0a75747c4226a5a2b19e9d9ef4b9.psmdcp" Id="R14b8f3e123be40ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>