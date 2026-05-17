--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f64989070134738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f1cf8879c65489c819e8f705cedabea.psmdcp" Id="R664f7e7a52e54ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b0e294c298b47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cc178bcc38b41ad84be7df3c057a92b.psmdcp" Id="Rd81dfd99df4e4501" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>