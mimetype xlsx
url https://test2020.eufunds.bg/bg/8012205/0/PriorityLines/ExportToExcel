--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b0e294c298b47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cc178bcc38b41ad84be7df3c057a92b.psmdcp" Id="Rd81dfd99df4e4501" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e7c9532951449cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83ee244baaf94c82832b22cb7177b2aa.psmdcp" Id="Rc7f80751830946f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>