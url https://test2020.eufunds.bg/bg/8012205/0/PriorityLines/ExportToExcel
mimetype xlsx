--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e7c9532951449cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83ee244baaf94c82832b22cb7177b2aa.psmdcp" Id="Rc7f80751830946f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbe9fefeabd4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/008bbf8b6041406982d120353172e3f0.psmdcp" Id="R1dfe72000adb4c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>