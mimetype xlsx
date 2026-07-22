--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbe9fefeabd4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/008bbf8b6041406982d120353172e3f0.psmdcp" Id="R1dfe72000adb4c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red65643e37f84439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70c650cabaab4194b94f1113bc42e112.psmdcp" Id="Rd6ff634f7d124c41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>