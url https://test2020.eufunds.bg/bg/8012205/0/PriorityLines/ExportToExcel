--- v4 (2026-07-22)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red65643e37f84439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70c650cabaab4194b94f1113bc42e112.psmdcp" Id="Rd6ff634f7d124c41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f5ca3910c04f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80cf39d0bd804b249f694ca6a7850f04.psmdcp" Id="Rf60b5e091d7f487d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>