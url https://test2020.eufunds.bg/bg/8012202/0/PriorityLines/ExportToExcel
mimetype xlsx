--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R219847203b3042f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9017d18965f24f5a828c8712f80882e4.psmdcp" Id="Ra51f9b67d7514419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00bd2310f7644996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/316deba75515405a9b37fe1acb19f945.psmdcp" Id="Rc565288f8d134230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>