--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00bd2310f7644996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/316deba75515405a9b37fe1acb19f945.psmdcp" Id="Rc565288f8d134230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2902f6a0616e4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d040766841614611896241f40d8adc1d.psmdcp" Id="R97d77e3f46b14caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>