--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2902f6a0616e4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d040766841614611896241f40d8adc1d.psmdcp" Id="R97d77e3f46b14caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dde11fe0a944234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ba0b74484954513acf0a9e3a70e1189.psmdcp" Id="R51e2cd4b3b1d4b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>