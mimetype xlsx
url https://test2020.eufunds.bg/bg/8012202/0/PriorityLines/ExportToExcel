--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dde11fe0a944234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ba0b74484954513acf0a9e3a70e1189.psmdcp" Id="R51e2cd4b3b1d4b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321086043ded498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1dc169940fc46e0b865cd98f662467b.psmdcp" Id="R5b74bb51c9db40a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>