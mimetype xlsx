--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321086043ded498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1dc169940fc46e0b865cd98f662467b.psmdcp" Id="R5b74bb51c9db40a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3da91666d974f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3eb8843ab92a43b58e6592f324cad7d4.psmdcp" Id="R2bee83ae81a94a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>