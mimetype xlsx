--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3da91666d974f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3eb8843ab92a43b58e6592f324cad7d4.psmdcp" Id="R2bee83ae81a94a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e21711aa82c4ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cdea493fce2479388f262ecd02993dd.psmdcp" Id="Rc94faf3cb00e4c14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>