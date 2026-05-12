--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1499b6fb9ce84da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9af34d8176fb4bddb857cd9bab8e995a.psmdcp" Id="R72a8d517ffd644e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef419c46cf34664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/658937347acd40eba92e0a830f0b7750.psmdcp" Id="Ra3f3c66fa2a544b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>