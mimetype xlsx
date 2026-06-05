--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef419c46cf34664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/658937347acd40eba92e0a830f0b7750.psmdcp" Id="Ra3f3c66fa2a544b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f725ee75fa4cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0989fc8d92f14876a460908c0c8b5bb7.psmdcp" Id="Rd541248edaae4b5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>