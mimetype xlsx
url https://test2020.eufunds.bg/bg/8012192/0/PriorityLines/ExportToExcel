--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f725ee75fa4cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0989fc8d92f14876a460908c0c8b5bb7.psmdcp" Id="Rd541248edaae4b5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c62f96c2e544232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5902b8240d246a4b43b6d5a5d194296.psmdcp" Id="R03c47a35c06a40cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>