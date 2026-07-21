--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c62f96c2e544232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5902b8240d246a4b43b6d5a5d194296.psmdcp" Id="R03c47a35c06a40cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e0a9c4851d4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0edd7904b8d04aedab7aa11c053a7707.psmdcp" Id="Recd1fbff806b428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>