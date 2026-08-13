--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e0a9c4851d4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0edd7904b8d04aedab7aa11c053a7707.psmdcp" Id="Recd1fbff806b428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3e99ab80244e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a6dd8a7f8194f4195eeb571890cd382.psmdcp" Id="Rf8d4791f28624da9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>