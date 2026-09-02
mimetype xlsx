--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3e99ab80244e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a6dd8a7f8194f4195eeb571890cd382.psmdcp" Id="Rf8d4791f28624da9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e9a2b982b449ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d368a3f5d37d45c696c6a011d464a4d8.psmdcp" Id="Rad37779f591444ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>