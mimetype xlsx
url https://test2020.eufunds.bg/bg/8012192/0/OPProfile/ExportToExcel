--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d19c8b13ff4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09f2afa3612e4d19ba64115b62542768.psmdcp" Id="R83ca9faf50cc4763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211943377d824c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f26092d38ca94e798313576ab45f9f70.psmdcp" Id="Rf3dcadc233b049b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>