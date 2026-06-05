--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211943377d824c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f26092d38ca94e798313576ab45f9f70.psmdcp" Id="Rf3dcadc233b049b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438761f33d7b4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d5a27fbd4314c2b8e526d8ab0f110aa.psmdcp" Id="Rc2caaf609d1e4a22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>