--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438761f33d7b4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d5a27fbd4314c2b8e526d8ab0f110aa.psmdcp" Id="Rc2caaf609d1e4a22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea00c6a59d944093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/837da9b8a9d940f0b7001ad83ff14caf.psmdcp" Id="Rbe0e8735b4ff4964" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>