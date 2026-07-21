--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea00c6a59d944093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/837da9b8a9d940f0b7001ad83ff14caf.psmdcp" Id="Rbe0e8735b4ff4964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18092da4e4d94385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e01f058a979c4936bf8ede8e94e793be.psmdcp" Id="Rac89119db0604a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>