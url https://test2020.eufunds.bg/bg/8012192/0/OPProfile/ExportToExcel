--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18092da4e4d94385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e01f058a979c4936bf8ede8e94e793be.psmdcp" Id="Rac89119db0604a34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60463b24f6aa4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6fc8317719642bfbac2662e7242ad23.psmdcp" Id="R290274a53973456f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>