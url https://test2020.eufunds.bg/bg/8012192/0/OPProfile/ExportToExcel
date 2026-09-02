--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60463b24f6aa4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6fc8317719642bfbac2662e7242ad23.psmdcp" Id="R290274a53973456f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc3a674dc3d4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abbbaac34bbe4bf7aa4d2b74803d6e83.psmdcp" Id="R6a56afe1401b4c9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>