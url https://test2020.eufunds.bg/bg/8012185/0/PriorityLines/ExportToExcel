--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44812fc692544d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db62d6b8d5d545b186876de641a355fc.psmdcp" Id="Rf391b58eefe640cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd0d5902d734d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c3b300776774387a15406028018419e.psmdcp" Id="R88ae189c4b5a4e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>