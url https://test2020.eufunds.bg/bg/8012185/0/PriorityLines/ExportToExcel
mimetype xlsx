--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd0d5902d734d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c3b300776774387a15406028018419e.psmdcp" Id="R88ae189c4b5a4e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b88d241a4bb413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae90b87d7e16429da2bdeece28982328.psmdcp" Id="R53dd3bab023b4658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>