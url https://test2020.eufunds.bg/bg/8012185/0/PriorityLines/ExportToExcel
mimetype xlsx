--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b88d241a4bb413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae90b87d7e16429da2bdeece28982328.psmdcp" Id="R53dd3bab023b4658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R566cd7bdfc3d4c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7fbcbc8520aa4be1a17d41330699d960.psmdcp" Id="R8f72f5d6a9f84bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>