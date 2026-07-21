--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R566cd7bdfc3d4c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7fbcbc8520aa4be1a17d41330699d960.psmdcp" Id="R8f72f5d6a9f84bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d221e3e58cc470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09aeb5f6701f4acebc572125230e403d.psmdcp" Id="R40ecfa11085e4fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>