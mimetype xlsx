--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d221e3e58cc470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09aeb5f6701f4acebc572125230e403d.psmdcp" Id="R40ecfa11085e4fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdff0922851c489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33dae623e296493cabbf0c8f64ddae63.psmdcp" Id="R2e1898756f2e47b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>