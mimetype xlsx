--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdff0922851c489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33dae623e296493cabbf0c8f64ddae63.psmdcp" Id="R2e1898756f2e47b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18358107a9a64de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c82fd42508d64eadb8dd08c22b56c0f2.psmdcp" Id="R56d5000e8a694ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>