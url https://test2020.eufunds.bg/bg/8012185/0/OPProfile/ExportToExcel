--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b8537e4fa2452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31298ce2205c42f995256c844512ffbc.psmdcp" Id="Rc4eef3ccbdc6415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37db968e150d4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d83bd5f3838149efad77160bcc92cff7.psmdcp" Id="Ra9642a2458ef46fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>