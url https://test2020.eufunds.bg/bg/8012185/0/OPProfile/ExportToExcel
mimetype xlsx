--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37db968e150d4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d83bd5f3838149efad77160bcc92cff7.psmdcp" Id="Ra9642a2458ef46fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R240f1f40a8d34154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69759cc62eac4a88b588d4d61e3551c4.psmdcp" Id="R68f39da169d14f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>