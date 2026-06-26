--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R240f1f40a8d34154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69759cc62eac4a88b588d4d61e3551c4.psmdcp" Id="R68f39da169d14f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3bf96a658f4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d4b8f41f2e144e9855a350877a560c3.psmdcp" Id="R7101fa526e334da5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>