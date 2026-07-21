--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3bf96a658f4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d4b8f41f2e144e9855a350877a560c3.psmdcp" Id="R7101fa526e334da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45813fea740545da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81e9a65409d54bca865a6eca36539179.psmdcp" Id="Rbf9bee5fd81442a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>