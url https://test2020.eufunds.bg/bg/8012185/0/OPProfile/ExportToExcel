--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45813fea740545da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81e9a65409d54bca865a6eca36539179.psmdcp" Id="Rbf9bee5fd81442a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1057fe3b409549d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1024aa46b6be426a8933b153b74e7f9d.psmdcp" Id="Re39ade18cebe43d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>