--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1057fe3b409549d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1024aa46b6be426a8933b153b74e7f9d.psmdcp" Id="Re39ade18cebe43d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde367aadc93f417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa0fb29740d0454291d6e1fb6cfea0b6.psmdcp" Id="R3860f27453e04149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>