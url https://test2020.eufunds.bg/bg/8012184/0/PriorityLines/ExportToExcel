--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0e4ca3f4024ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c4a60b628a5428eb5d7a1fb88efd61e.psmdcp" Id="R90953d7e14804871" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c34826b383749c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4425bb3beb404b4f8005d48f7a7261a3.psmdcp" Id="Rc37fb36041ff4d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>