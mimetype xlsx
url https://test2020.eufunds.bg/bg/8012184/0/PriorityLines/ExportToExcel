--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c34826b383749c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4425bb3beb404b4f8005d48f7a7261a3.psmdcp" Id="Rc37fb36041ff4d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc30b687c88c14b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa861e5344a64aa9b204af6bbe8af6f9.psmdcp" Id="R56b03fbde7c74bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>