--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc30b687c88c14b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa861e5344a64aa9b204af6bbe8af6f9.psmdcp" Id="R56b03fbde7c74bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f22560e93a43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fbf39b748ca4100b301c53c57cc84c4.psmdcp" Id="R7fa55de15c29480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>