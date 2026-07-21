--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f22560e93a43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fbf39b748ca4100b301c53c57cc84c4.psmdcp" Id="R7fa55de15c29480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aad3eea2280404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/129a412d4a754abc91deb8bf30a3cc5f.psmdcp" Id="R6476ca0e71164e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>