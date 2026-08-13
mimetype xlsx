--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aad3eea2280404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/129a412d4a754abc91deb8bf30a3cc5f.psmdcp" Id="R6476ca0e71164e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red4919b82ed1431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f8c665e29ca41019c9d307f74ba640c.psmdcp" Id="R3eb2182e8b43421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>