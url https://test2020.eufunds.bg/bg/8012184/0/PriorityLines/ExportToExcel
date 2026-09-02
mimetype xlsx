--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red4919b82ed1431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f8c665e29ca41019c9d307f74ba640c.psmdcp" Id="R3eb2182e8b43421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d29f48b1664461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ae734465490422bb8fc1ba0cbddd952.psmdcp" Id="Race1a24d78d947df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>