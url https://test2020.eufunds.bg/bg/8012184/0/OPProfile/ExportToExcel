--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a64030df8274c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ce8dca1b4e046d0b187f4fd1a91e205.psmdcp" Id="R9e4a29b9ceb74196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5bc405f06e14a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c10b41f299b3496182a8046917fd267e.psmdcp" Id="R43cb5dc51aad4b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>