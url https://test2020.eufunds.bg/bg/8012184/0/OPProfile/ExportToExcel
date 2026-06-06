--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5bc405f06e14a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c10b41f299b3496182a8046917fd267e.psmdcp" Id="R43cb5dc51aad4b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21d0c561c524616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52784c29d6df42f7a2819a3103c0c0ac.psmdcp" Id="R9efc3d02209e4d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>