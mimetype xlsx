--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21d0c561c524616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52784c29d6df42f7a2819a3103c0c0ac.psmdcp" Id="R9efc3d02209e4d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36eeb46d13a24c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a8ab8f117014bd0bcba5a3f549a7071.psmdcp" Id="R8929e49c3845418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>