--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36eeb46d13a24c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a8ab8f117014bd0bcba5a3f549a7071.psmdcp" Id="R8929e49c3845418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re747f429d2fe4934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/849eb97f28134e36bb9287006e6d8666.psmdcp" Id="R5cdac80990d84a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>