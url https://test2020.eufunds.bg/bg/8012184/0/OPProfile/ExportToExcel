--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re747f429d2fe4934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/849eb97f28134e36bb9287006e6d8666.psmdcp" Id="R5cdac80990d84a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd16b59c411f418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79fad9bc0dae45f8959424747a4deb23.psmdcp" Id="R8fc7cf0124424164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>