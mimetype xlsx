--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd16b59c411f418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79fad9bc0dae45f8959424747a4deb23.psmdcp" Id="R8fc7cf0124424164" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6b8283f8f0484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9205397026c64451aa70328567727eb3.psmdcp" Id="R0469ad50f4274f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>