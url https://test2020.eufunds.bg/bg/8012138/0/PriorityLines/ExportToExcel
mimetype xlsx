--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a2bb5bdc0524f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6708e8d5725745199144abb8cb2985d3.psmdcp" Id="Ra36c60ee3a26454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af7d249f593402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ad2816f40564506a39df712d9428d11.psmdcp" Id="Rfb67aeba9c024ddc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>