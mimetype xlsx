--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af7d249f593402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ad2816f40564506a39df712d9428d11.psmdcp" Id="Rfb67aeba9c024ddc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0328a61202774ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3972b1b0028a4d8e8c74249343a7e9f1.psmdcp" Id="R85a3cf4644fb4aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>