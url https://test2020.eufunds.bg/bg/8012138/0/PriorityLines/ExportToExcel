--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0328a61202774ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3972b1b0028a4d8e8c74249343a7e9f1.psmdcp" Id="R85a3cf4644fb4aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b15ce06a36641eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b3c536b26ec4a859e5956a25c5100a9.psmdcp" Id="R533f910ea4494181" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>