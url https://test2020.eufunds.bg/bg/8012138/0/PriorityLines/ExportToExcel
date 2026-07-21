--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b15ce06a36641eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b3c536b26ec4a859e5956a25c5100a9.psmdcp" Id="R533f910ea4494181" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86e0f98e3e84dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5003bc9178f44d9689e32520ac09d21e.psmdcp" Id="R285461e6cd8545d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>