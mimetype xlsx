--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86e0f98e3e84dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5003bc9178f44d9689e32520ac09d21e.psmdcp" Id="R285461e6cd8545d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cdbffd11e974427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/322fa9ff36a440daa04095617a58fe8f.psmdcp" Id="R9f9fa8e69a574e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>