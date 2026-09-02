--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cdbffd11e974427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/322fa9ff36a440daa04095617a58fe8f.psmdcp" Id="R9f9fa8e69a574e5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82a0a551978471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a28bc403fd67480a81182887da361a1f.psmdcp" Id="R9457295c11c24e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>