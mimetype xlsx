--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b3ce0faa344c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d4437e7f9f7436ca943c30939179e96.psmdcp" Id="R82315acfff384344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e303423851f4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7d0c94677834c5ba12e1eeb54cb607d.psmdcp" Id="Rc4a98f16e736492a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>