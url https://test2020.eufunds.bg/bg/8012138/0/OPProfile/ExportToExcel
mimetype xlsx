--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e303423851f4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7d0c94677834c5ba12e1eeb54cb607d.psmdcp" Id="Rc4a98f16e736492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43e652e274a84d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4486295dd97f4e9c8295228c3ba31c63.psmdcp" Id="R7365d8f89ef049c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>