--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43e652e274a84d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4486295dd97f4e9c8295228c3ba31c63.psmdcp" Id="R7365d8f89ef049c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra068169904c940b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab275c8a82e941c295e96089c55bb83a.psmdcp" Id="Rbbb7375795a24086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>