--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra068169904c940b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab275c8a82e941c295e96089c55bb83a.psmdcp" Id="Rbbb7375795a24086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241ee254cc6a4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58256c5525d04b7ba299547bfa6b62f5.psmdcp" Id="R607a66f794cb4f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>