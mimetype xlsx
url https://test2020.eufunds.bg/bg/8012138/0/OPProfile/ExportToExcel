--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241ee254cc6a4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58256c5525d04b7ba299547bfa6b62f5.psmdcp" Id="R607a66f794cb4f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b440abdc1d14820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4126cf7202bb4a6192c95d62cb7a0d56.psmdcp" Id="Rc455a105219641ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>