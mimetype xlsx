--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b440abdc1d14820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4126cf7202bb4a6192c95d62cb7a0d56.psmdcp" Id="Rc455a105219641ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e6870852264550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bb6307d65764cb18e6ef5412bf8e944.psmdcp" Id="Rffe67572fff24fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>