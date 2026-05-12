--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2909a65d6241fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f6c8baa3f754fb6b1000959a4469737.psmdcp" Id="Rf51e06201514458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd69d925babb42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee6b6ec7effa49c39003078001d71f0f.psmdcp" Id="R6f8def679cfc4735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>