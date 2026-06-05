--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd69d925babb42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee6b6ec7effa49c39003078001d71f0f.psmdcp" Id="R6f8def679cfc4735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc601ed1d6c3c4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9defa96496ac46589f2d02a6653c5e11.psmdcp" Id="Rf5c0feddcf514234" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>