--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc601ed1d6c3c4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9defa96496ac46589f2d02a6653c5e11.psmdcp" Id="Rf5c0feddcf514234" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7289135cab01485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3791552c4a884ed59f377623d3c64931.psmdcp" Id="R5d366606fec04243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>