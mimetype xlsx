--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7289135cab01485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3791552c4a884ed59f377623d3c64931.psmdcp" Id="R5d366606fec04243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf712de30eb4d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/161e6264a7ef4e519f3a3479feca66d6.psmdcp" Id="Rf8dd1bc971b24d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>