--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf712de30eb4d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/161e6264a7ef4e519f3a3479feca66d6.psmdcp" Id="Rf8dd1bc971b24d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa3238d7ce94015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7538d22fd394a1fa79e9af636f2361e.psmdcp" Id="Rd583c5e3bfa54d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,63 +719,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>38819840.26</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>27173888.18</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>11645952.08</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>0</x:v>
+        <x:v>105000</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>0</x:v>
+        <x:v>89250</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>0</x:v>
+        <x:v>15750</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>0</x:v>
+        <x:v>0.27</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>49466915.51</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>34626840.86</x:v>
       </x:c>
       <x:c r="D7" s="9">