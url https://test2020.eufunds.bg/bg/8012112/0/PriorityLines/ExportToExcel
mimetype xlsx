--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa3238d7ce94015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7538d22fd394a1fa79e9af636f2361e.psmdcp" Id="Rd583c5e3bfa54d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167328feb2ee4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c79dc2a5a8da4c869553b9190d20f46e.psmdcp" Id="R9eb2e6ea11a44c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>