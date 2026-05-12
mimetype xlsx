--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9880da6dc338481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfc0e225cc2940f1ba24cc8d722cb88f.psmdcp" Id="Rbf2006af54634494" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf76cb811434097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e80baae59fd4e0b95fec0cda08de962.psmdcp" Id="Rfaca550626124594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>