--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf76cb811434097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e80baae59fd4e0b95fec0cda08de962.psmdcp" Id="Rfaca550626124594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a7356f551f4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e53ac570e95f4add8a53e9e88cd50d8c.psmdcp" Id="Rd8df43273c8e405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>