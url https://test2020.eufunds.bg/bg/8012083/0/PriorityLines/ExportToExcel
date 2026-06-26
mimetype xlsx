--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a7356f551f4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e53ac570e95f4add8a53e9e88cd50d8c.psmdcp" Id="Rd8df43273c8e405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e7e58b43b54aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7aa81fce81b489794209da0c25d4db2.psmdcp" Id="R4cabce95bd644767" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>