--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e7e58b43b54aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7aa81fce81b489794209da0c25d4db2.psmdcp" Id="R4cabce95bd644767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40cb1db2363d4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d9cb1f7c295453c97705830daae6390.psmdcp" Id="R3af41aa634e64afd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>