--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40cb1db2363d4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d9cb1f7c295453c97705830daae6390.psmdcp" Id="R3af41aa634e64afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ac93485c39947df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad9a502c5dc6424892d130ec5c42fa7f.psmdcp" Id="Ra42ecc3c62bd461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>