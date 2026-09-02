--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ac93485c39947df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad9a502c5dc6424892d130ec5c42fa7f.psmdcp" Id="Ra42ecc3c62bd461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40deb76ed9d2417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd09f15c27544ceeb769a5ee2b83cfbb.psmdcp" Id="R834daac3a9924751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>