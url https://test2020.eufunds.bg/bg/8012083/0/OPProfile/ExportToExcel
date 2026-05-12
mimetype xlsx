--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30a929f6059466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d89255185234ff499d62f87aed5aa57.psmdcp" Id="R0c72c5b4b6044458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5dd58dcab34a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d7a61e2c31e47fb877a92663b874f01.psmdcp" Id="R9aa1223de21d4803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>