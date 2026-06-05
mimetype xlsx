--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5dd58dcab34a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d7a61e2c31e47fb877a92663b874f01.psmdcp" Id="R9aa1223de21d4803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c20dde4ea44d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e91e01cb5076409b82cc79a990ccf95f.psmdcp" Id="Re17461dff28249ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>