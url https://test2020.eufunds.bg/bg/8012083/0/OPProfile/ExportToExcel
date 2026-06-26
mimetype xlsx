--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c20dde4ea44d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e91e01cb5076409b82cc79a990ccf95f.psmdcp" Id="Re17461dff28249ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9460af2352664def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ef55fd1cd86403db8915e6873fe6fa2.psmdcp" Id="R7c987e9f316747ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>