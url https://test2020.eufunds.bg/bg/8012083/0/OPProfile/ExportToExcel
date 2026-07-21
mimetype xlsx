--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9460af2352664def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ef55fd1cd86403db8915e6873fe6fa2.psmdcp" Id="R7c987e9f316747ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R288374bbdd424927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2e64d3f83eb487c83c67131bf9c7d1e.psmdcp" Id="R17929a80fdc04510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>