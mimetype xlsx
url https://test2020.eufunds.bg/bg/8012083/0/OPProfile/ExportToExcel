--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R288374bbdd424927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2e64d3f83eb487c83c67131bf9c7d1e.psmdcp" Id="R17929a80fdc04510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb90b8f51384a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8b28541ea4e4de3891123f1fa32ad4f.psmdcp" Id="R352b40e89f674f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>