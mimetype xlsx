--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb90b8f51384a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8b28541ea4e4de3891123f1fa32ad4f.psmdcp" Id="R352b40e89f674f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a9a9184d48248f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7143ce9be51744a48c0bca2ae56976a1.psmdcp" Id="R5be2660fee26485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>