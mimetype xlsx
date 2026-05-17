--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R199c8cd67baa492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7ac093841a7435d9e9964fee17f12f3.psmdcp" Id="R2b5a2e08d8054f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd6c672fa7d4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52e6f2fc1d6b41758df01509d1e8af79.psmdcp" Id="Rd69145d0c6674ac3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>