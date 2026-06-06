--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd6c672fa7d4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52e6f2fc1d6b41758df01509d1e8af79.psmdcp" Id="Rd69145d0c6674ac3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc16a1c6908d4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fa2869fc9064e7aa99a8c98ecc07136.psmdcp" Id="Rb1f6fbb2164c4e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>