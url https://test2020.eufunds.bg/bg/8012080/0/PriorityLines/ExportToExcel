--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc16a1c6908d4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fa2869fc9064e7aa99a8c98ecc07136.psmdcp" Id="Rb1f6fbb2164c4e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6d23d1c40a45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27d8a6c41ac944be8349ae80b47c0bd4.psmdcp" Id="R5c1d21b61c3c437b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>