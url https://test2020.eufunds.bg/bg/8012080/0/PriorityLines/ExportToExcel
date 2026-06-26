--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6d23d1c40a45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27d8a6c41ac944be8349ae80b47c0bd4.psmdcp" Id="R5c1d21b61c3c437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d3baf925fd4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/464c1458ae2d4f6faf83e9b2bcc57879.psmdcp" Id="R27dd74eed3f04b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>