--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d3baf925fd4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/464c1458ae2d4f6faf83e9b2bcc57879.psmdcp" Id="R27dd74eed3f04b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R542310b90c654bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44e654ae902645d987c013c14eb5086d.psmdcp" Id="R27650c1eced04b98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>