--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R542310b90c654bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44e654ae902645d987c013c14eb5086d.psmdcp" Id="R27650c1eced04b98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a2203edc1a4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da37cc733d2345138efc3e562a4996fc.psmdcp" Id="Rb1ee6f28c8404dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>