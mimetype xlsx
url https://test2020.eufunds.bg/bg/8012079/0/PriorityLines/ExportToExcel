--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0077215fc1ce4c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c45a10bfa5694857a7debf8061881a2a.psmdcp" Id="R1480b427db4a44ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b567d4ed1d54b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3d0fe48a0324a6d890177000d3c1313.psmdcp" Id="R1ed30ba06b1940e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>