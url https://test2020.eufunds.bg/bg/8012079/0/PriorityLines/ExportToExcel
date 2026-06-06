--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b567d4ed1d54b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3d0fe48a0324a6d890177000d3c1313.psmdcp" Id="R1ed30ba06b1940e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74de6553794c4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4308f75544743a6961abae420e35d56.psmdcp" Id="R835eaaf48a47458b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>