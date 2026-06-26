--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74de6553794c4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4308f75544743a6961abae420e35d56.psmdcp" Id="R835eaaf48a47458b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a21854332924a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1273876213b4af08f880c285380ffe3.psmdcp" Id="R3a02283b1bda43be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>