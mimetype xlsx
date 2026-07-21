--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a21854332924a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1273876213b4af08f880c285380ffe3.psmdcp" Id="R3a02283b1bda43be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb7fc6bb59c49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a843680ae9e24e8d90155645d416eefa.psmdcp" Id="Rd0b04da5ff014bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>