--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb7fc6bb59c49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a843680ae9e24e8d90155645d416eefa.psmdcp" Id="Rd0b04da5ff014bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd986c4c629b14914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c6aff01ff7f4a2c964a3d86f95ed935.psmdcp" Id="R432cb0c00a4b4d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>