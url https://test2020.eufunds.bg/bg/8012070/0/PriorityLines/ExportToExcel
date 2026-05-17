--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12d32406472d4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bab31944bcb4e888176dbf47ca74080.psmdcp" Id="Rf4b995259f31423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ae4530b63747c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8c613a4f7d74837835cd6a72b7b9b78.psmdcp" Id="R119e8565d74b41e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>