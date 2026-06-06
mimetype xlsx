--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ae4530b63747c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8c613a4f7d74837835cd6a72b7b9b78.psmdcp" Id="R119e8565d74b41e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762fb9e2205f4553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bed56b2513144dcb3fc12ca639b949f.psmdcp" Id="Re2c044af72ee4159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>