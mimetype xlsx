--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762fb9e2205f4553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bed56b2513144dcb3fc12ca639b949f.psmdcp" Id="Re2c044af72ee4159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803f1e07548f4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4261e8b85fc94d12a6c5aa3e3549cec8.psmdcp" Id="R020a47bf2a13453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>