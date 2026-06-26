--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803f1e07548f4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4261e8b85fc94d12a6c5aa3e3549cec8.psmdcp" Id="R020a47bf2a13453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e626202ab1e452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34bb5ac9238d4461bdd55198a88bab48.psmdcp" Id="R6e18fd19ffdf46cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>