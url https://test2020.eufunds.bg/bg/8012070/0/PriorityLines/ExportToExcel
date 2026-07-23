--- v4 (2026-06-26)
+++ v5 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e626202ab1e452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34bb5ac9238d4461bdd55198a88bab48.psmdcp" Id="R6e18fd19ffdf46cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29734bcd0e434032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81d21d557dbb4cf99a411e19027ced95.psmdcp" Id="R57dfac7a84534ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>