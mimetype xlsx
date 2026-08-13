--- v5 (2026-07-23)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29734bcd0e434032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81d21d557dbb4cf99a411e19027ced95.psmdcp" Id="R57dfac7a84534ce3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c7b7c9b8ac482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83e5cb055b1045138a68e3b7eb6e9a51.psmdcp" Id="Ref4bebfa2ada4147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>