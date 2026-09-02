--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c7b7c9b8ac482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83e5cb055b1045138a68e3b7eb6e9a51.psmdcp" Id="Ref4bebfa2ada4147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a3d35dd0a24588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba3ed58e1d3341b6bfbce7bdf68deb37.psmdcp" Id="R53a9ff0057304f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>