--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf998d7a7e3454e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/127e96a691f94973b1f53c127c03bb34.psmdcp" Id="Rcfc6fc0fa6934b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f4e75b973f4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51a9a6627abe4836978d165ad10a8664.psmdcp" Id="R90ab6b0872f04179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>