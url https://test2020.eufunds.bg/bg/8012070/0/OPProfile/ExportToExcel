--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f4e75b973f4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51a9a6627abe4836978d165ad10a8664.psmdcp" Id="R90ab6b0872f04179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2fd3a1d52c7449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b5883c7efa54a5a850534a7e1ba626b.psmdcp" Id="Rdecb0a5323b74f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>