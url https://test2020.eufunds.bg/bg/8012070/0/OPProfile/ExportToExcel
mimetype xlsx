--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2fd3a1d52c7449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b5883c7efa54a5a850534a7e1ba626b.psmdcp" Id="Rdecb0a5323b74f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dec256f41fa4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b66d24443ac940c7a9b46312c40abdd3.psmdcp" Id="Rbab875e63bc047e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>