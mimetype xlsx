--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dec256f41fa4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b66d24443ac940c7a9b46312c40abdd3.psmdcp" Id="Rbab875e63bc047e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f831aecf44431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2522e6c380e94c068c8e9fe4553bdcb3.psmdcp" Id="R8e83b8b9607b42c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>