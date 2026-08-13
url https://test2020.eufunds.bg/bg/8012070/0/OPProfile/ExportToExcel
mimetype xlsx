--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f831aecf44431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2522e6c380e94c068c8e9fe4553bdcb3.psmdcp" Id="R8e83b8b9607b42c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4b86c963a64b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c2551f5ff794b03994d556bb8cd1f3c.psmdcp" Id="R2e7c2802f66e4517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>