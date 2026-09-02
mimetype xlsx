--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4b86c963a64b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c2551f5ff794b03994d556bb8cd1f3c.psmdcp" Id="R2e7c2802f66e4517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd582680b5e0a4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf7d11b6375945d29d4af79c6e16d816.psmdcp" Id="Ree62566419ef4fe1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>