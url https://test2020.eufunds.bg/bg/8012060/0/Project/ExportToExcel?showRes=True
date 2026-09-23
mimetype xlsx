--- v1 (2026-07-21)
+++ v2 (2026-09-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb5d7809d62b42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/790f4e0cb5f84ad083c2daa802cb00aa.psmdcp" Id="R447038a67a5c4f54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f71fe54bf14173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6131ccc206b1486ea452f36bf9289513.psmdcp" Id="R71da68ed93fc46cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -186,50 +186,53 @@
     <x:t>България, гр.София, 4355, xdgs</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.006-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Тестово ПП 8</x:t>
   </x:si>
   <x:si>
     <x:t>000024695 Община Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 3333, ул. „Сердика“ 6</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Тестово ПП 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прекратен (към дата на прекратяване)</x:t>
   </x:si>
   <x:si>
     <x:t>000024695 ОБЩИНА БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 1243, адф</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Тестово ПП БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>000024695 ОБЩИНА Видин</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Видин,гр.Перник</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR003-4.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Тестово ПП Перник и Видин</x:t>
   </x:si>
@@ -1131,515 +1134,515 @@
       <x:c r="B25" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>811048.62</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>799398.62</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L25" s="4">
-        <x:v>11650</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N25" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J26" s="4">
         <x:v>869196.2</x:v>
       </x:c>
       <x:c r="K26" s="4">
         <x:v>869196.2</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>961228.74</x:v>
       </x:c>
       <x:c r="K27" s="4">
         <x:v>961228.74</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>569579.17</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>523562.9</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>46016.27</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>572646.91</x:v>
       </x:c>
       <x:c r="K29" s="4">
         <x:v>524585.47</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>48061.44</x:v>
       </x:c>
       <x:c r="M29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J30" s="4">
         <x:v>16000</x:v>
       </x:c>
       <x:c r="K30" s="4">
         <x:v>15000</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="M30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J31" s="4">
         <x:v>526630.64</x:v>
       </x:c>
       <x:c r="K31" s="4">
         <x:v>526630.64</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>1478656.13</x:v>
       </x:c>
       <x:c r="K32" s="4">
         <x:v>1478656.13</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
         <x:v>-554493.07</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>574000</x:v>
       </x:c>
       <x:c r="K33" s="4">
         <x:v>553000</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>21000</x:v>
       </x:c>
       <x:c r="M33" s="4">
         <x:v>34500</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J34" s="4">
         <x:v>316830.2</x:v>
       </x:c>
       <x:c r="K34" s="4">
         <x:v>310694.7</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>6135.5</x:v>
       </x:c>
       <x:c r="M34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>12</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
     <x:mergeCell ref="A35:J35"/>
     <x:mergeCell ref="A36:J36"/>
     <x:mergeCell ref="A37:J37"/>
     <x:mergeCell ref="A38:J38"/>
     <x:mergeCell ref="A39:J39"/>
     <x:mergeCell ref="A40:J40"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 