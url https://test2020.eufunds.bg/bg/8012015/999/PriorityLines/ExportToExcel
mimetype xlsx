--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c54ce5811ce4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b3db47c92054e798ad083519bb16176.psmdcp" Id="R8dccec79c8ee4b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7663bfad7b8400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dea64b6a276d44f3b74969922720170b.psmdcp" Id="Rf9bfabf28f0647d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,57 +734,57 @@
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>310705.98</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>72525.87</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>5195</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>0.05</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>0</x:v>
+        <x:v>5341.57</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>0</x:v>
+        <x:v>4139.72</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>0</x:v>
+        <x:v>1201.85</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="9">