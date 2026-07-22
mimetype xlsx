--- v1 (2026-06-05)
+++ v2 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7663bfad7b8400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dea64b6a276d44f3b74969922720170b.psmdcp" Id="Rf9bfabf28f0647d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e3f01a58764cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b9c5a5fa3624971a1df9930f137c42c.psmdcp" Id="R816a9c6440ca4125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,57 +734,57 @@
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>310705.98</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>72525.87</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>5195</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>0.05</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>5341.57</x:v>
+        <x:v>4122.21</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>4139.72</x:v>
+        <x:v>3286.17</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>1201.85</x:v>
+        <x:v>836.04</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="9">