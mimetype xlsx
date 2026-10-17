--- v2 (2026-09-02)
+++ v3 (2026-10-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812105d26c53408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0470e4806ad64d8d985a68f6881b93eb.psmdcp" Id="R3744afe5ca4944d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25d32c8f9ee4449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5aab2e354b3c4a0d956280722271aef1.psmdcp" Id="R06c1bedecd5146a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -140,50 +140,71 @@
     <x:t>гр.Враца</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.003-0003</x:t>
   </x:si>
   <x:si>
     <x:t>иновативни грантове за предприятия 2 Враца</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (от дата на стартиране)</x:t>
   </x:si>
   <x:si>
     <x:t>175905481 Институт по роботика „Св. Ап. и Ев. Матей“ - Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 1616, Сердика 29</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>иновативни грантове за предприятия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130562409 МАПЕКС ИНЖЕНЕРИНГ АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дружество с ограничена отговорност ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частно правна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 2344, dfsdf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Белоградчик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-5.003-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектно предложение №3</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000931625 ОБЩИНА ВЕЛИКИ ПРЕСЛАВ
 </x:t>
   </x:si>
   <x:si>
     <x:t>Държавна администрация</x:t>
   </x:si>
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „Сердика“ 6</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Ахелой</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>000931657 ОБЩИНА СМЯДОВО</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Айтос</x:t>
@@ -658,51 +679,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O34"/>
+  <x:dimension ref="A1:O35"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -967,270 +988,317 @@
       </x:c>
       <x:c r="K23" s="4">
         <x:v>81806.71</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="D24" s="3" t="s">
+      <x:c r="E24" s="3" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>3067.75</x:v>
+        <x:v>22000</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>0</x:v>
+        <x:v>20000</x:v>
       </x:c>
       <x:c r="L24" s="4">
-        <x:v>3067.75</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="M24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>5624.22</x:v>
+        <x:v>3067.75</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>4499.37</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L25" s="4">
-        <x:v>1124.85</x:v>
+        <x:v>3067.75</x:v>
       </x:c>
       <x:c r="M25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N25" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C26" s="3" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D26" s="3" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>18247</x:v>
+        <x:v>5624.22</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>17244.6</x:v>
+        <x:v>4499.37</x:v>
       </x:c>
       <x:c r="L26" s="4">
-        <x:v>1002.4</x:v>
+        <x:v>1124.85</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>4122.21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="5">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C27" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G27" s="3" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H27" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I27" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J27" s="4">
+        <x:v>18247</x:v>
+      </x:c>
+      <x:c r="K27" s="4">
+        <x:v>17244.6</x:v>
+      </x:c>
+      <x:c r="L27" s="4">
+        <x:v>1002.4</x:v>
+      </x:c>
+      <x:c r="M27" s="4">
+        <x:v>4122.21</x:v>
+      </x:c>
+      <x:c r="N27" s="5">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="O27" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:15">
+      <x:c r="A28" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B28" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C28" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D28" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E28" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F28" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="G27" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="J27" s="4">
+      <x:c r="G28" s="3" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H28" s="3" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I28" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J28" s="4">
         <x:v>127822.97</x:v>
       </x:c>
-      <x:c r="K27" s="4">
+      <x:c r="K28" s="4">
         <x:v>127822.97</x:v>
       </x:c>
-      <x:c r="L27" s="4">
+      <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="M27" s="4">
+      <x:c r="M28" s="4">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="N27" s="5">
+      <x:c r="N28" s="5">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="O27" s="3" t="s">
+      <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="28" spans="1:15" ht="15" customHeight="1"/>
-[...4 lines deleted...]
-    </x:row>
+    <x:row r="29" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:15">
+      <x:c r="A34" s="0" t="s">
+        <x:v>76</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A28:J28"/>
     <x:mergeCell ref="A29:J29"/>
     <x:mergeCell ref="A30:J30"/>
     <x:mergeCell ref="A31:J31"/>
     <x:mergeCell ref="A32:J32"/>
     <x:mergeCell ref="A33:J33"/>
+    <x:mergeCell ref="A34:J34"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>