--- v6 (2026-09-02)
+++ v7 (2026-09-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de02625931b421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e3275d3817c4731bd2646ad1f08c1e2.psmdcp" Id="R84e6ed5a62744c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ecc650e2cc04519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21d7d0cd58264d398c90ff542f993e5a.psmdcp" Id="R411fca62ebdf4c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>