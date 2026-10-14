--- v7 (2026-09-23)
+++ v8 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ecc650e2cc04519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21d7d0cd58264d398c90ff542f993e5a.psmdcp" Id="R411fca62ebdf4c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd20eb5472c4b491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77995435563d4a3b878a4c37902ffbc9.psmdcp" Id="R2e2d46676de14f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>