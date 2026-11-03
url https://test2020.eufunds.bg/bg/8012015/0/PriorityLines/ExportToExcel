--- v8 (2026-10-14)
+++ v9 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd20eb5472c4b491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77995435563d4a3b878a4c37902ffbc9.psmdcp" Id="R2e2d46676de14f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237ff11614364b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78418f8bf9ea413fbe0f808d464a4fd6.psmdcp" Id="R85821d6447744834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -883,63 +883,63 @@
       </x:c>
       <x:c r="K9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>15338758</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>14131962</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>1206796</x:v>
       </x:c>
       <x:c r="E10" s="9">
-        <x:v>0</x:v>
+        <x:v>65000</x:v>
       </x:c>
       <x:c r="F10" s="9">
-        <x:v>0</x:v>
+        <x:v>26500</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>0</x:v>
+        <x:v>26500</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>0</x:v>
+        <x:v>12000</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>0</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>