--- v0 (2026-04-27)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607c70642b5b4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63bb1abeea61406f83ca797f64be9e82.psmdcp" Id="Ra5cd74db4f47417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc27b1fc74c4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88a63ff1bb6340b2a3ac6ec53dfdf598.psmdcp" Id="Rf07e31f310eb4586" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>