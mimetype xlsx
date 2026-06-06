--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc27b1fc74c4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88a63ff1bb6340b2a3ac6ec53dfdf598.psmdcp" Id="Rf07e31f310eb4586" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6d9c8a0db84c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5511bee081d49d7b0c4b09a5ea6b575.psmdcp" Id="R8443d30d478c42ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,57 +734,57 @@
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>310705.98</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>72525.87</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>5195</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>0.05</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>0</x:v>
+        <x:v>5341.57</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>0</x:v>
+        <x:v>4139.72</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>0</x:v>
+        <x:v>1201.85</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="9">