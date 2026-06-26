--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6d9c8a0db84c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5511bee081d49d7b0c4b09a5ea6b575.psmdcp" Id="R8443d30d478c42ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe0513822754261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5e0e47a0ce24bebb6c7b4147798a57d.psmdcp" Id="R3a4de93f783b42b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -734,57 +734,57 @@
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>310705.98</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>72525.87</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>5195</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>0.05</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>5341.57</x:v>
+        <x:v>4122.21</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>4139.72</x:v>
+        <x:v>3286.17</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>1201.85</x:v>
+        <x:v>836.04</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="9">