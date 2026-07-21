--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe0513822754261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5e0e47a0ce24bebb6c7b4147798a57d.psmdcp" Id="R3a4de93f783b42b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b47facfae64c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/245f827e2f524638a92ed3e013987ab2.psmdcp" Id="R562e047d2d254a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>