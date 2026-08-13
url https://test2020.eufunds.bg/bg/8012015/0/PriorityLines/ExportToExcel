--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b47facfae64c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/245f827e2f524638a92ed3e013987ab2.psmdcp" Id="R562e047d2d254a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bcb52b03c6a438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b15c0a10dd814a408cce34b70db16eee.psmdcp" Id="R5436d428068b47b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>