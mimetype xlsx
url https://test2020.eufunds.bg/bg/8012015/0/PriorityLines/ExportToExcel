--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bcb52b03c6a438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b15c0a10dd814a408cce34b70db16eee.psmdcp" Id="R5436d428068b47b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de02625931b421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e3275d3817c4731bd2646ad1f08c1e2.psmdcp" Id="R84e6ed5a62744c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>