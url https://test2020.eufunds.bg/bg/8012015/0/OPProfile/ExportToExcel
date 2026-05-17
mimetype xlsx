--- v0 (2026-04-27)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f88b9afe2f04367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68e6d7c89fea47f89e00553406353d61.psmdcp" Id="R8c2eea4833254353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f55021b5f5949c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2391c4702439411dabbb93c0c9c4dbdc.psmdcp" Id="Rcad1a416f187494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>