--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f55021b5f5949c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2391c4702439411dabbb93c0c9c4dbdc.psmdcp" Id="Rcad1a416f187494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dae914ea4114411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/156d61cdcf3644889a07858e36d9a8dc.psmdcp" Id="R1d4d0b8550fb412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1701,310 +1701,310 @@
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="4">
         <x:v>988313807</x:v>
       </x:c>
       <x:c r="C51" s="4">
         <x:v>789878038</x:v>
       </x:c>
       <x:c r="D51" s="4">
         <x:v>198435769</x:v>
       </x:c>
       <x:c r="E51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="4">
-        <x:v>0</x:v>
+        <x:v>5341.57</x:v>
       </x:c>
       <x:c r="I51" s="4">
-        <x:v>0</x:v>
+        <x:v>4139.72</x:v>
       </x:c>
       <x:c r="J51" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B52" s="4">
         <x:v>988313807</x:v>
       </x:c>
       <x:c r="C52" s="4">
         <x:v>789878038</x:v>
       </x:c>
       <x:c r="D52" s="4">
         <x:v>198435769</x:v>
       </x:c>
       <x:c r="E52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="4">
-        <x:v>0</x:v>
+        <x:v>5341.57</x:v>
       </x:c>
       <x:c r="I52" s="4">
-        <x:v>0</x:v>
+        <x:v>4139.72</x:v>
       </x:c>
       <x:c r="J52" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B53" s="4">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C53" s="4">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D53" s="4">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E53" s="4">
         <x:v>301011.61</x:v>
       </x:c>
       <x:c r="F53" s="4">
         <x:v>229498.1</x:v>
       </x:c>
       <x:c r="G53" s="4">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H53" s="4">
-        <x:v>0</x:v>
+        <x:v>5341.57</x:v>
       </x:c>
       <x:c r="I53" s="4">
-        <x:v>0</x:v>
+        <x:v>4139.72</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B54" s="4">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C54" s="4">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D54" s="4">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E54" s="4">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="F54" s="4">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="G54" s="4">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H54" s="4">
-        <x:v>0</x:v>
+        <x:v>5341.57</x:v>
       </x:c>
       <x:c r="I54" s="4">
-        <x:v>0</x:v>
+        <x:v>4139.72</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B55" s="4">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C55" s="4">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D55" s="4">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E55" s="4">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="F55" s="4">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="G55" s="4">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H55" s="4">
-        <x:v>0</x:v>
+        <x:v>5341.57</x:v>
       </x:c>
       <x:c r="I55" s="4">
-        <x:v>0</x:v>
+        <x:v>4139.72</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B56" s="4">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C56" s="4">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D56" s="4">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E56" s="4">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="F56" s="4">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="G56" s="4">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H56" s="4">
-        <x:v>0</x:v>
+        <x:v>5341.57</x:v>
       </x:c>
       <x:c r="I56" s="4">
-        <x:v>0</x:v>
+        <x:v>4139.72</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B57" s="4">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C57" s="4">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D57" s="4">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E57" s="4">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="F57" s="4">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="G57" s="4">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H57" s="4">
-        <x:v>0</x:v>
+        <x:v>5341.57</x:v>
       </x:c>
       <x:c r="I57" s="4">
-        <x:v>0</x:v>
+        <x:v>4139.72</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B58" s="4">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C58" s="4">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D58" s="4">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E58" s="4">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="F58" s="4">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="G58" s="4">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H58" s="4">
-        <x:v>0</x:v>
+        <x:v>5341.57</x:v>
       </x:c>
       <x:c r="I58" s="4">
-        <x:v>0</x:v>
+        <x:v>4139.72</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B59" s="6">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C59" s="6">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D59" s="6">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E59" s="6">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="F59" s="6">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="G59" s="6">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H59" s="6">
-        <x:v>0</x:v>
+        <x:v>5341.57</x:v>
       </x:c>
       <x:c r="I59" s="6">
-        <x:v>0</x:v>
+        <x:v>4139.72</x:v>
       </x:c>
       <x:c r="J59" s="6">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="0" t="s">
         <x:v>40</x:v>
       </x:c>