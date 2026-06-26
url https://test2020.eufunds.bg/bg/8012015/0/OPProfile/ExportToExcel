--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dae914ea4114411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/156d61cdcf3644889a07858e36d9a8dc.psmdcp" Id="R1d4d0b8550fb412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d9db0f11874139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b50899e5db424162ae216019b0f5313d.psmdcp" Id="R48cc51d1bb9c4307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1797,214 +1797,214 @@
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B54" s="4">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C54" s="4">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D54" s="4">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E54" s="4">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="F54" s="4">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="G54" s="4">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H54" s="4">
-        <x:v>5341.57</x:v>
+        <x:v>4122.21</x:v>
       </x:c>
       <x:c r="I54" s="4">
-        <x:v>4139.72</x:v>
+        <x:v>3286.17</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B55" s="4">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C55" s="4">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D55" s="4">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E55" s="4">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="F55" s="4">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="G55" s="4">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H55" s="4">
-        <x:v>5341.57</x:v>
+        <x:v>4122.21</x:v>
       </x:c>
       <x:c r="I55" s="4">
-        <x:v>4139.72</x:v>
+        <x:v>3286.17</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B56" s="4">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C56" s="4">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D56" s="4">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E56" s="4">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="F56" s="4">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="G56" s="4">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H56" s="4">
-        <x:v>5341.57</x:v>
+        <x:v>4122.21</x:v>
       </x:c>
       <x:c r="I56" s="4">
-        <x:v>4139.72</x:v>
+        <x:v>3286.17</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B57" s="4">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C57" s="4">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D57" s="4">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E57" s="4">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="F57" s="4">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="G57" s="4">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H57" s="4">
-        <x:v>5341.57</x:v>
+        <x:v>4122.21</x:v>
       </x:c>
       <x:c r="I57" s="4">
-        <x:v>4139.72</x:v>
+        <x:v>3286.17</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B58" s="4">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C58" s="4">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D58" s="4">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E58" s="4">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="F58" s="4">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="G58" s="4">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H58" s="4">
-        <x:v>5341.57</x:v>
+        <x:v>4122.21</x:v>
       </x:c>
       <x:c r="I58" s="4">
-        <x:v>4139.72</x:v>
+        <x:v>3286.17</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B59" s="6">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C59" s="6">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D59" s="6">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E59" s="6">
         <x:v>305510.98</x:v>
       </x:c>
       <x:c r="F59" s="6">
         <x:v>232985.11</x:v>
       </x:c>
       <x:c r="G59" s="6">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H59" s="6">
-        <x:v>5341.57</x:v>
+        <x:v>4122.21</x:v>
       </x:c>
       <x:c r="I59" s="6">
-        <x:v>4139.72</x:v>
+        <x:v>3286.17</x:v>
       </x:c>
       <x:c r="J59" s="6">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="0" t="s">
         <x:v>40</x:v>
       </x:c>