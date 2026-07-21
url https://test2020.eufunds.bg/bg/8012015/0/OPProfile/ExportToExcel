--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d9db0f11874139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b50899e5db424162ae216019b0f5313d.psmdcp" Id="R48cc51d1bb9c4307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R240c3952bd90496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21f241e500c14af28f65b5f0ba260509.psmdcp" Id="R1f75adfc772949fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>