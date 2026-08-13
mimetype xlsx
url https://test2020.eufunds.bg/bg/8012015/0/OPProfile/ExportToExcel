--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R240c3952bd90496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21f241e500c14af28f65b5f0ba260509.psmdcp" Id="R1f75adfc772949fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb26ad117996473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb6f38852d5e4c6db3e000aca264aafc.psmdcp" Id="R314873b457524134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>