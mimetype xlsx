--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb26ad117996473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb6f38852d5e4c6db3e000aca264aafc.psmdcp" Id="R314873b457524134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a1be7f35df49a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd6e79a926524b579bf5d7338517706f.psmdcp" Id="R26861649ba664b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>