--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3533e1fae08f4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a75d523470641ae9cc4f41aca6f191d.psmdcp" Id="R664ecba9c4a94f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acfe2f1d9e549d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e559d397ee584d0d91431672e5c09159.psmdcp" Id="R2791cefc908e44eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>