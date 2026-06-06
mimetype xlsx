--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acfe2f1d9e549d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e559d397ee584d0d91431672e5c09159.psmdcp" Id="R2791cefc908e44eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb1131313784f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c38b49b1c0de48d897772185ce463eb3.psmdcp" Id="Rda1b3da024d34bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>