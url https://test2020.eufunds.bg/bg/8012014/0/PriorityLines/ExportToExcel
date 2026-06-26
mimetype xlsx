--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb1131313784f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c38b49b1c0de48d897772185ce463eb3.psmdcp" Id="Rda1b3da024d34bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da69cf7955c4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30bd76a94302404bb3ef0a0d9de910eb.psmdcp" Id="R52e509ea7be94d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>