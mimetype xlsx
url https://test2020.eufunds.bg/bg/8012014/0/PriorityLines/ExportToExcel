--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da69cf7955c4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30bd76a94302404bb3ef0a0d9de910eb.psmdcp" Id="R52e509ea7be94d4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5804afb82df74863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2fb7f1b502146818d30c9157ef65461.psmdcp" Id="R8416b5da16054d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>