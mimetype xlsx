--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5804afb82df74863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2fb7f1b502146818d30c9157ef65461.psmdcp" Id="R8416b5da16054d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7719b425db44cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7f3259aab584daea38d8277a89f0a53.psmdcp" Id="R0c2c519bc6084128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>