--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7719b425db44cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7f3259aab584daea38d8277a89f0a53.psmdcp" Id="R0c2c519bc6084128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca727785c51c4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90fdeebe854d45ee93964298006317ca.psmdcp" Id="Ra647a86a2fc84e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>