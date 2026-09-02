--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca727785c51c4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90fdeebe854d45ee93964298006317ca.psmdcp" Id="Ra647a86a2fc84e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red4c335575e94ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3be8b03a7474f4583682fb95cc8ad2c.psmdcp" Id="R108cc18851a54987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>