--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba2325e3a7e4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46f5e40be8e04053951fe698ba1eb0fb.psmdcp" Id="R483b68de326f47ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2949b17ea64571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cf0ccf49d734359b8d443169e3d0c04.psmdcp" Id="R694c42f891594f7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>