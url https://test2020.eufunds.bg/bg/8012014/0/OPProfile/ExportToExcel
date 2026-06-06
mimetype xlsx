--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2949b17ea64571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cf0ccf49d734359b8d443169e3d0c04.psmdcp" Id="R694c42f891594f7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291e7254fa664c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c18131610e345e1900331cd8fa0fea3.psmdcp" Id="Re590e55c23a64833" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>