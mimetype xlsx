--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291e7254fa664c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c18131610e345e1900331cd8fa0fea3.psmdcp" Id="Re590e55c23a64833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef664f44ae64978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f348ba1abc5492998644b779300f9e8.psmdcp" Id="R0f3c4f9607474de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>