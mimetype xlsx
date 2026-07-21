--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef664f44ae64978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f348ba1abc5492998644b779300f9e8.psmdcp" Id="R0f3c4f9607474de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6b541f975147ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22d6c0640ca74c6787e7223ba273664e.psmdcp" Id="R53b057a4b86c4464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>