--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6b541f975147ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22d6c0640ca74c6787e7223ba273664e.psmdcp" Id="R53b057a4b86c4464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719db99eaa5b4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f42a8251520c451b8a657d958f5fbd9f.psmdcp" Id="R51612712c6664c8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>