--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719db99eaa5b4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f42a8251520c451b8a657d958f5fbd9f.psmdcp" Id="R51612712c6664c8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b5d437122cc439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/367db7a8205f46c293ccbfbbcb0a1a76.psmdcp" Id="R9f8bae5ce15c4e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>