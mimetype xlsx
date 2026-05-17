--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b23341ff0b43ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ce6a73214ed4627a5577877e278e103.psmdcp" Id="R93aea760af6a4867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a84687edb034caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b5193c032064968b1f16bc718611b4b.psmdcp" Id="Rbf60a1081fa04d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>