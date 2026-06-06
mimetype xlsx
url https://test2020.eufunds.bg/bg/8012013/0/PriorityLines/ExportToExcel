--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a84687edb034caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b5193c032064968b1f16bc718611b4b.psmdcp" Id="Rbf60a1081fa04d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17d38703d71340f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69b54b9e57be41849467f780642ba092.psmdcp" Id="Rd41c22e683f644c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>