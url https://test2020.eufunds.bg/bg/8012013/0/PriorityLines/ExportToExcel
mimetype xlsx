--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17d38703d71340f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69b54b9e57be41849467f780642ba092.psmdcp" Id="Rd41c22e683f644c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a9d88d010846e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/462ca489bbb7402c98e1219e0e137d76.psmdcp" Id="Rfc22ab9f9e114378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>