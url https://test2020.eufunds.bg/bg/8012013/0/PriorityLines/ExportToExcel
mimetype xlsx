--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a9d88d010846e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/462ca489bbb7402c98e1219e0e137d76.psmdcp" Id="Rfc22ab9f9e114378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ec38dd777048db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/673beae3740a4ee7add976e5b09bebeb.psmdcp" Id="Rebb5d72b28de4bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>