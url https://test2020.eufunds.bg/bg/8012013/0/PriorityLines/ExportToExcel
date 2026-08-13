--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ec38dd777048db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/673beae3740a4ee7add976e5b09bebeb.psmdcp" Id="Rebb5d72b28de4bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95badaff182c4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c29a03979114b758d8855a04638124f.psmdcp" Id="R290409a35f134923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>