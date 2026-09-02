--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95badaff182c4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c29a03979114b758d8855a04638124f.psmdcp" Id="R290409a35f134923" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf843bbd5394d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb4d75b1917c4f90be854f3be9e09073.psmdcp" Id="Ra69899d944394a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>