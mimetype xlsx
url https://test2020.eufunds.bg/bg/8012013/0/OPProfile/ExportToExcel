--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe01daabae0488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c3bd513ac1a41ea9f1eac00a438b2dc.psmdcp" Id="R1bae6ce366bd43e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree44b5268ca64348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d1f671b02014dc39ff481981753a176.psmdcp" Id="R8cc68906c71c4231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>