--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree44b5268ca64348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d1f671b02014dc39ff481981753a176.psmdcp" Id="R8cc68906c71c4231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf376d46ef6dc440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71fe506c6a754c4fb3ffe835ee85bdac.psmdcp" Id="R2836b10c0ad14074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>