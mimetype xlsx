--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf376d46ef6dc440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71fe506c6a754c4fb3ffe835ee85bdac.psmdcp" Id="R2836b10c0ad14074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ae7b4c057ce4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/981fa7f64a1241c28f920ca471f7f4be.psmdcp" Id="R148b3365af6d441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>