--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ae7b4c057ce4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/981fa7f64a1241c28f920ca471f7f4be.psmdcp" Id="R148b3365af6d441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a352badae3a4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4752363c81d04ed6940e358bd57b0727.psmdcp" Id="Rd54e47a4a4834aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>