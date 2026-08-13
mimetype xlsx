--- v4 (2026-07-22)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a352badae3a4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4752363c81d04ed6940e358bd57b0727.psmdcp" Id="Rd54e47a4a4834aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21011fc885e44935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7f95462e371425bb8620256453d4836.psmdcp" Id="R3d8fb6d38dc44d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>