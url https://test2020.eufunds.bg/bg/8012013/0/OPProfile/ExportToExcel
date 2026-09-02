--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21011fc885e44935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7f95462e371425bb8620256453d4836.psmdcp" Id="R3d8fb6d38dc44d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ac8da9ced047ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/142a96896a3d4a88b8b25cf530a1cd40.psmdcp" Id="Rf6eac62c29f64c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>