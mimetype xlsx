--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f0974231564969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86e91f413c84454aa50f9f3d889bf0d2.psmdcp" Id="R08ac6fe19ca44901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5270f5b9c097493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a9cc6bb1c114330b7ef1d1cc6ce1f57.psmdcp" Id="Rf79d5e67804e4be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>