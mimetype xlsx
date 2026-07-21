--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5270f5b9c097493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a9cc6bb1c114330b7ef1d1cc6ce1f57.psmdcp" Id="Rf79d5e67804e4be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5cc39f031e43b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d4ae6f67be84bfdbc6f8c37fb6b6c48.psmdcp" Id="Rd10081acdd8a4d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>