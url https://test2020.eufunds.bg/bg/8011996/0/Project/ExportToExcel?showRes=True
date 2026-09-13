--- v2 (2026-07-21)
+++ v3 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5cc39f031e43b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d4ae6f67be84bfdbc6f8c37fb6b6c48.psmdcp" Id="Rd10081acdd8a4d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c5b570809d4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d4653dac746408f85e8119fe2051591.psmdcp" Id="Rdc54dee74909422d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>