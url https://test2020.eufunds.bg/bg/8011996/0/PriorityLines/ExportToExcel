--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a4a5034c72841b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5665253abd3c49d98daa9aa1591fb8fe.psmdcp" Id="R232c73207c554c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd169f9ff7f04e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cf4b23bc403429b89ce244bc0809144.psmdcp" Id="R9c3e2760cfb6485e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>