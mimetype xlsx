--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd169f9ff7f04e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cf4b23bc403429b89ce244bc0809144.psmdcp" Id="R9c3e2760cfb6485e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref23a8b625404a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32e824a052a3493599259733703dcd06.psmdcp" Id="R9ee93ef6693f4ea3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>