--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref23a8b625404a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32e824a052a3493599259733703dcd06.psmdcp" Id="R9ee93ef6693f4ea3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1203e41ec48c4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20b0c47825364d17a8b842e9ca9baa7a.psmdcp" Id="R205dd6222f1944b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>