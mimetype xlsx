--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1203e41ec48c4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20b0c47825364d17a8b842e9ca9baa7a.psmdcp" Id="R205dd6222f1944b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfc25c1d9504b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a83f916b13414a84972bb0f426e2b618.psmdcp" Id="Rfc2718a79a204af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>