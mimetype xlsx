--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfc25c1d9504b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a83f916b13414a84972bb0f426e2b618.psmdcp" Id="Rfc2718a79a204af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e002416d8f4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de62e2ffc89846d5a2d85c73e5568ba1.psmdcp" Id="R7ab7d4c11ab94d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>