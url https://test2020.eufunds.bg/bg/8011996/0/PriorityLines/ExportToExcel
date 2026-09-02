--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e002416d8f4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de62e2ffc89846d5a2d85c73e5568ba1.psmdcp" Id="R7ab7d4c11ab94d42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8acbde96fc7140e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/139b6efe742d4efea1e8566a62215a5c.psmdcp" Id="Rc50e1801bc7a4e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>